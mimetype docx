--- v0 (2025-10-28)
+++ v1 (2026-04-19)
@@ -1,184 +1,126 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="17351F03" w14:textId="68B75973" w:rsidR="00C25348" w:rsidRDefault="00B95818">
+    <w:p w14:paraId="17351F03" w14:textId="541F5CE5" w:rsidR="00C25348" w:rsidRDefault="00645BB8">
       <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E452A1D" wp14:editId="7A7ACD35">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:align>right</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="page">
+              <wp:align>top</wp:align>
+            </wp:positionV>
+            <wp:extent cx="5724525" cy="2849461"/>
+            <wp:effectExtent l="0" t="0" r="0" b="8255"/>
+            <wp:wrapNone/>
+            <wp:docPr id="2028692816" name="Image 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5724525" cy="2849461"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00B95818">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CEF8BCF" wp14:editId="24AFA5A7">
-[...125 lines deleted...]
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31FC577E" wp14:editId="655CEF83">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31FC577E" wp14:editId="523B93BC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>1374140</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>698591</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2025015" cy="391432"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1840540990" name="Rectangle 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2025015" cy="391432"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
@@ -228,249 +170,184 @@
                               <w:t>Zone de texte personnalisable</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="31FC577E" id="Rectangle 3" o:spid="_x0000_s1027" style="position:absolute;margin-left:108.2pt;margin-top:55pt;width:159.45pt;height:30.8pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCriD+3cAIAAEEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N5KcuIsROTASpCgQ&#10;JEaTImeaIiMBFIcd0pbcr++QkuU0CXooepGGs7xZ+IbnF31r2E6hb8CWvDjJOVNWQtXYp5L/eLj+&#10;8JkzH4SthAGrSr5Xnl8s378779xCzaAGUylkBGL9onMlr0Nwiyzzslat8CfglCWjBmxFoCM+ZRWK&#10;jtBbk83y/GPWAVYOQSrvSXs1GPky4WutZLjT2qvATMmptpC+mL6b+M2W52LxhMLVjRzLEP9QRSsa&#10;S0knqCsRBNti8wqqbSSCBx1OJLQZaN1IlXqgbor8RTf3tXAq9ULD8W4ak/9/sPJ2d+/WSGPonF94&#10;EmMXvcY2/qk+1qdh7adhqT4wScpZPpvnxZwzSbbTL8XZ6SxOMztGO/Thq4KWRaHkSJeRZiR2Nz4M&#10;rgeXmMzCdWNMuhBj/1AQZtRkxxKTFPZGRT9jvyvNmioWlRIk9qhLg2wn6N6FlMqGYjDVolKDupjn&#10;eSIAwU8RqYEEGJE1FTRhjwCRma+xh3ZG/xiqEvmm4PxvhQ3BU0TKDDZMwW1jAd8CMNTVmHnwPwxp&#10;GE2cUug3PblEcQPVfo0MYdgC7+R1QzdzI3xYCyTa04LQKoc7+mgDXclhlDirAX+9pY/+xEayctbR&#10;GpXc/9wKVJyZb5Z4Srw4i3uXDmfzTzM64HPL5rnFbttLoBsr6NFwMonRP5iDqBHaR9r4VcxKJmEl&#10;5S65DHg4XIZhvenNkGq1Sm60a06EG3vvZASPA47Me+gfBbqRnoGIfQuHlROLFywdfGOkhdU2gG4S&#10;hY9zHUdPe5o4NL4p8SF4fk5ex5dv+RsAAP//AwBQSwMEFAAGAAgAAAAhAN/Qy5PfAAAACwEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyok5aGKsSpAAkh1AOiwN2xt0lEvI5i56dv&#10;z3KC4858mp0p9ovrxIRDaD0pSFcJCCTjbUu1gs+P55sdiBA1Wd15QgVnDLAvLy8KnVs/0ztOx1gL&#10;DqGQawVNjH0uZTANOh1Wvkdi7+QHpyOfQy3toGcOd51cJ0kmnW6JPzS6x6cGzfdxdAq+/Olxdqai&#10;1+n81o4vh8GY3UGp66vl4R5ExCX+wfBbn6tDyZ0qP5INolOwTrNbRtlIEx7FxHaz3YCoWLlLM5Bl&#10;If9vKH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAq4g/t3ACAABBBQAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA39DLk98AAAALAQAADwAAAAAA&#10;AAAAAAAAAADKBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANYFAAAAAA==&#10;" filled="f" stroked="f" strokeweight="1pt">
+              <v:rect w14:anchorId="31FC577E" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:108.2pt;margin-top:55pt;width:159.45pt;height:30.8pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCriD+3cAIAAEEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N5KcuIsROTASpCgQ&#10;JEaTImeaIiMBFIcd0pbcr++QkuU0CXooepGGs7xZ+IbnF31r2E6hb8CWvDjJOVNWQtXYp5L/eLj+&#10;8JkzH4SthAGrSr5Xnl8s378779xCzaAGUylkBGL9onMlr0Nwiyzzslat8CfglCWjBmxFoCM+ZRWK&#10;jtBbk83y/GPWAVYOQSrvSXs1GPky4WutZLjT2qvATMmptpC+mL6b+M2W52LxhMLVjRzLEP9QRSsa&#10;S0knqCsRBNti8wqqbSSCBx1OJLQZaN1IlXqgbor8RTf3tXAq9ULD8W4ak/9/sPJ2d+/WSGPonF94&#10;EmMXvcY2/qk+1qdh7adhqT4wScpZPpvnxZwzSbbTL8XZ6SxOMztGO/Thq4KWRaHkSJeRZiR2Nz4M&#10;rgeXmMzCdWNMuhBj/1AQZtRkxxKTFPZGRT9jvyvNmioWlRIk9qhLg2wn6N6FlMqGYjDVolKDupjn&#10;eSIAwU8RqYEEGJE1FTRhjwCRma+xh3ZG/xiqEvmm4PxvhQ3BU0TKDDZMwW1jAd8CMNTVmHnwPwxp&#10;GE2cUug3PblEcQPVfo0MYdgC7+R1QzdzI3xYCyTa04LQKoc7+mgDXclhlDirAX+9pY/+xEayctbR&#10;GpXc/9wKVJyZb5Z4Srw4i3uXDmfzTzM64HPL5rnFbttLoBsr6NFwMonRP5iDqBHaR9r4VcxKJmEl&#10;5S65DHg4XIZhvenNkGq1Sm60a06EG3vvZASPA47Me+gfBbqRnoGIfQuHlROLFywdfGOkhdU2gG4S&#10;hY9zHUdPe5o4NL4p8SF4fk5ex5dv+RsAAP//AwBQSwMEFAAGAAgAAAAhAN/Qy5PfAAAACwEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyok5aGKsSpAAkh1AOiwN2xt0lEvI5i56dv&#10;z3KC4858mp0p9ovrxIRDaD0pSFcJCCTjbUu1gs+P55sdiBA1Wd15QgVnDLAvLy8KnVs/0ztOx1gL&#10;DqGQawVNjH0uZTANOh1Wvkdi7+QHpyOfQy3toGcOd51cJ0kmnW6JPzS6x6cGzfdxdAq+/Olxdqai&#10;1+n81o4vh8GY3UGp66vl4R5ExCX+wfBbn6tDyZ0qP5INolOwTrNbRtlIEx7FxHaz3YCoWLlLM5Bl&#10;If9vKH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAq4g/t3ACAABBBQAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA39DLk98AAAALAQAADwAAAAAA&#10;AAAAAAAAAADKBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANYFAAAAAA==&#10;" filled="f" stroked="f" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="63355D74" w14:textId="0A3783AB" w:rsidR="00B95818" w:rsidRPr="00B95818" w:rsidRDefault="00B95818" w:rsidP="00B95818">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="EA5436"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00B95818">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="EA5436"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Zone de texte personnalisable</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-[...65 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C25348" w:rsidSect="00B95818">
       <w:pgSz w:w="9015" w:h="4508"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="80"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B95818"/>
+    <w:rsid w:val="00101324"/>
     <w:rsid w:val="00390AFB"/>
     <w:rsid w:val="00424ED8"/>
+    <w:rsid w:val="00645BB8"/>
     <w:rsid w:val="00B95818"/>
     <w:rsid w:val="00C25348"/>
     <w:rsid w:val="00DA35BF"/>
     <w:rsid w:val="00FB46F8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="17FA03D1"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B87A3F55-DA61-4EA4-A7B5-AF976B97E770}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1347,58 +1224,58 @@
     <w:rsid w:val="00B95818"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Rfrenceintense">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00B95818"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1658,53 +1535,82 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
-  <Characters>3</Characters>
+  <Characters>2</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Ministeres sociaux</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3</CharactersWithSpaces>
+  <CharactersWithSpaces>2</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>FAGGIANI, Claire (ARS-PACA/DG/SCD)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_SetDate">
+    <vt:lpwstr>2026-04-02T12:48:32Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Name">
+    <vt:lpwstr>[Prod v5] C1 - Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_SiteId">
+    <vt:lpwstr>035e5292-5a25-4509-bb08-a555f7d31a8b</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_ActionId">
+    <vt:lpwstr>0580caa7-ea26-4f8f-901a-c3e138a5014d</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>