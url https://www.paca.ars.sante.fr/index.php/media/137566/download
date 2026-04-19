--- v0 (2025-10-28)
+++ v1 (2026-04-19)
@@ -4,380 +4,336 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="C2E1CD"/>
   <w:body>
-    <w:p w14:paraId="287EDF99" w14:textId="05424480" w:rsidR="00115C5A" w:rsidRPr="000F6507" w:rsidRDefault="006B3406" w:rsidP="0045406A">
+    <w:p w14:paraId="287EDF99" w14:textId="58EBF43E" w:rsidR="00115C5A" w:rsidRPr="000F6507" w:rsidRDefault="000E5F9B" w:rsidP="0045406A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="343"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B3406">
         <w:rPr>
           <w:rStyle w:val="oypena"/>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:noProof/>
           <w:color w:val="164194"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F55A83B" wp14:editId="634E7F06">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F55A83B" wp14:editId="7C1C47F8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>5933994</wp:posOffset>
+                  <wp:posOffset>2949767</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-358653</wp:posOffset>
+                  <wp:posOffset>-356324</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="768350" cy="1404620"/>
-                <wp:effectExtent l="0" t="0" r="12700" b="20320"/>
+                <wp:extent cx="3756099" cy="446568"/>
+                <wp:effectExtent l="0" t="0" r="15875" b="10795"/>
                 <wp:wrapNone/>
                 <wp:docPr id="217" name="Zone de texte 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="768350" cy="1404620"/>
+                          <a:ext cx="3756099" cy="446568"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="727CA611" w14:textId="7019BC76" w:rsidR="006B3406" w:rsidRDefault="006B3406">
+                          <w:p w14:paraId="727CA611" w14:textId="39AB3FEE" w:rsidR="006B3406" w:rsidRDefault="006B3406">
                             <w:r>
                               <w:t>LOGO</w:t>
+                            </w:r>
+                            <w:r w:rsidR="000E5F9B">
+                              <w:t>S</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
-                        <a:spAutoFit/>
+                        <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
-                  <wp14:pctHeight>20000</wp14:pctHeight>
+                  <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="2F55A83B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Zone de texte 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:467.25pt;margin-top:-28.25pt;width:60.5pt;height:110.6pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDbVPJqLAIAAFIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadLQr42arpYuRUjL&#10;h7Rw4ebYTmPheIztNll+PWOn260WuCBysDye8fPMezNZXw+dJkfpvAJT0ekkp0QaDkKZfUW/ftm9&#10;WlHiAzOCaTCyog/S0+vNyxfr3paygBa0kI4giPFlbyvahmDLLPO8lR3zE7DSoLMB17GApttnwrEe&#10;0TudFXm+yHpwwjrg0ns8vR2ddJPwm0by8KlpvAxEVxRzC2l1aa3jmm3WrNw7ZlvFT2mwf8iiY8rg&#10;o2eoWxYYOTj1G1SnuAMPTZhw6DJoGsVlqgGrmebPqrlvmZWpFiTH2zNN/v/B8o/Hz44oUdFiuqTE&#10;sA5F+oZSESFJkEOQpIgk9daXGHtvMToMb2BAsVPB3t4B/+6JgW3LzF7eOAd9K5nAJKfxZnZxdcTx&#10;EaTuP4DAt9ghQAIaGtdFBpETgugo1sNZIMyDcDxcLlav5+jh6JrO8tmiSApmrHy8bZ0P7yR0JG4q&#10;6rABEjo73vkQs2HlY0h8zINWYqe0Tobb11vtyJFhs+zSlwp4FqYN6St6NS/mIwF/hcjT9yeITgXs&#10;eq26iq7OQayMtL01IvVkYEqPe0xZmxOPkbqRxDDUQ9ItkRw5rkE8ILEOxibHocRNC+4nJT02eEX9&#10;jwNzkhL93qA4V9PZLE5EMmbzJVJJ3KWnvvQwwxGqooGScbsNaYoSb/YGRdypxO9TJqeUsXET7ach&#10;i5Nxaaeop1/B5hcAAAD//wMAUEsDBBQABgAIAAAAIQDvJBZ63gAAAAwBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BbsIwDIbvk/YOkSftgiDdIB10TdGGxGknOnYPjddWa5yuCVDefubEbp/lX78/5+vR&#10;deKEQ2g9aXiaJSCQKm9bqjXsP7fTJYgQDVnTeUINFwywLu7vcpNZf6YdnspYCy6hkBkNTYx9JmWo&#10;GnQmzHyPxLtvPzgTeRxqaQdz5nLXyeckSaUzLfGFxvS4abD6KY9OQ/pbzicfX3ZCu8v2faicspu9&#10;0vrxYXx7BRFxjLcwXPVZHQp2Ovgj2SA6Dav5QnFUw1SlDNdEohTTgSldvIAscvn/ieIPAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEA21TyaiwCAABSBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA7yQWet4AAAAMAQAADwAAAAAAAAAAAAAAAACGBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJEFAAAAAA==&#10;">
-                <v:textbox style="mso-fit-shape-to-text:t">
+              <v:shape id="Zone de texte 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:232.25pt;margin-top:-28.05pt;width:295.75pt;height:35.15pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBapad3EQIAAB8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkjQx4hRdugwD&#10;ugvQ7QNkWY6FSaImKbG7ry8lu2l2exmmB4EUqUPykNxc91qRk3BeginpdJJTIgyHWppDSb9+2b9a&#10;UeIDMzVTYERJH4Sn19uXLzadLcQMWlC1cARBjC86W9I2BFtkmeet0MxPwAqDxgacZgFVd8hqxzpE&#10;1yqb5fky68DV1gEX3uPr7WCk24TfNIKHT03jRSCqpJhbSLdLdxXvbLthxcEx20o+psH+IQvNpMGg&#10;Z6hbFhg5OvkblJbcgYcmTDjoDJpGcpFqwGqm+S/V3LfMilQLkuPtmSb//2D5x9O9/exI6N9Ajw1M&#10;RXh7B/ybJwZ2LTMHceMcdK1gNQaeRsqyzvpi/Bqp9oWPIFX3AWpsMjsGSEB943RkBeskiI4NeDiT&#10;LvpAOD6+vlos8/WaEo62+Xy5WK5SCFY8/bbOh3cCNIlCSR02NaGz050PMRtWPLnEYB6UrPdSqaS4&#10;Q7VTjpwYDsA+nRH9JzdlSFfS9WK2GAj4K0Sezp8gtAw4yUrqkq7OTqyItL01dZqzwKQaZExZmZHH&#10;SN1AYuirHh0jnxXUD8iog2FiccNQaMH9oKTDaS2p/35kTlCi3hvsyno6n8fxTsp8cTVDxV1aqksL&#10;MxyhShooGcRdSCsRCTNwg91rZCL2OZMxV5zCxPe4MXHML/Xk9bzX20cAAAD//wMAUEsDBBQABgAI&#10;AAAAIQCaCokb4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCQuaEs32jBK&#10;0wkhgdgNBoJr1nhtReKUJOvK25Od4GbLn35/f7WerGEj+tA7krCYZ8CQGqd7aiW8vz3OVsBCVKSV&#10;cYQSfjDAuj4/q1Sp3ZFecdzGlqUQCqWS0MU4lJyHpkOrwtwNSOm2d96qmFbfcu3VMYVbw5dZJrhV&#10;PaUPnRrwocPma3uwElb58/gZNtcvH43Ym9t4dTM+fXspLy+m+ztgEaf4B8NJP6lDnZx27kA6MCMh&#10;F3mRUAmzQiyAnYisEKneLk35Enhd8f8d6l8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;WqWndxECAAAfBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAmgqJG+EAAAALAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
+                <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="727CA611" w14:textId="7019BC76" w:rsidR="006B3406" w:rsidRDefault="006B3406">
+                    <w:p w14:paraId="727CA611" w14:textId="39AB3FEE" w:rsidR="006B3406" w:rsidRDefault="006B3406">
                       <w:r>
                         <w:t>LOGO</w:t>
+                      </w:r>
+                      <w:r w:rsidR="000E5F9B">
+                        <w:t>S</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="0045406A" w:rsidRPr="0045406A">
+      <w:r w:rsidR="00A56759">
         <w:rPr>
-          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Calibri"/>
           <w:noProof/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="fr-FR"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79FE1F58" wp14:editId="746B3BD0">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A3455C8" wp14:editId="1E4F8870">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="column">
-              <wp:posOffset>-612140</wp:posOffset>
+            <wp:positionH relativeFrom="page">
+              <wp:align>right</wp:align>
             </wp:positionH>
-            <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-591388</wp:posOffset>
+            <wp:positionV relativeFrom="page">
+              <wp:align>top</wp:align>
             </wp:positionV>
-            <wp:extent cx="7568119" cy="3784060"/>
-            <wp:effectExtent l="0" t="0" r="0" b="6985"/>
+            <wp:extent cx="7667625" cy="3834130"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="4" name="Image 4" descr="C:\Users\brigitte.lopresti\Downloads\Modèle bandeau.png"/>
+            <wp:docPr id="1473432987" name="Image 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 2" descr="C:\Users\brigitte.lopresti\Downloads\Modèle bandeau.png"/>
+                    <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7568119" cy="3784060"/>
+                      <a:ext cx="7667625" cy="3834130"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="25AE4C77" w14:textId="17C964B6" w:rsidR="00414142" w:rsidRDefault="00414142" w:rsidP="0079348A">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:ind w:right="59"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="464D18F6" w14:textId="16C3714F" w:rsidR="0045406A" w:rsidRDefault="0045406A" w:rsidP="0045406A">
+    <w:p w14:paraId="2A9DC991" w14:textId="77777777" w:rsidR="000E5F9B" w:rsidRDefault="000E5F9B" w:rsidP="0045406A">
       <w:pPr>
-        <w:pStyle w:val="Corpsdetexte"/>
+        <w:pStyle w:val="Titre1"/>
+        <w:ind w:left="-964" w:right="-933"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:color w:val="063092"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62DE924E" w14:textId="0F9F936E" w:rsidR="0045406A" w:rsidRDefault="0045406A" w:rsidP="0045406A">
+    <w:p w14:paraId="00EDA5C7" w14:textId="77777777" w:rsidR="000E5F9B" w:rsidRDefault="000E5F9B" w:rsidP="0045406A">
       <w:pPr>
-        <w:pStyle w:val="Corpsdetexte"/>
+        <w:pStyle w:val="Titre1"/>
+        <w:ind w:left="-964" w:right="-933"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:color w:val="063092"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77E7954F" w14:textId="0A57FA4E" w:rsidR="0045406A" w:rsidRDefault="0045406A" w:rsidP="0045406A">
+    <w:p w14:paraId="13015DE2" w14:textId="77777777" w:rsidR="000E5F9B" w:rsidRDefault="000E5F9B" w:rsidP="0045406A">
       <w:pPr>
-        <w:pStyle w:val="Corpsdetexte"/>
+        <w:pStyle w:val="Titre1"/>
+        <w:ind w:left="-964" w:right="-933"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:color w:val="063092"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C2A2686" w14:textId="2814D89E" w:rsidR="0045406A" w:rsidRDefault="0045406A" w:rsidP="0045406A">
+    <w:p w14:paraId="37347B95" w14:textId="77777777" w:rsidR="000E5F9B" w:rsidRDefault="000E5F9B" w:rsidP="0045406A">
       <w:pPr>
-        <w:pStyle w:val="Corpsdetexte"/>
+        <w:pStyle w:val="Titre1"/>
+        <w:ind w:left="-964" w:right="-933"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:color w:val="063092"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42C6FBA4" w14:textId="449476AC" w:rsidR="0045406A" w:rsidRDefault="0045406A" w:rsidP="0045406A">
+    <w:p w14:paraId="0AB692C3" w14:textId="77777777" w:rsidR="000E5F9B" w:rsidRDefault="000E5F9B" w:rsidP="0045406A">
       <w:pPr>
-        <w:pStyle w:val="Corpsdetexte"/>
+        <w:pStyle w:val="Titre1"/>
+        <w:ind w:left="-964" w:right="-933"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:color w:val="063092"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20D22205" w14:textId="386FD60F" w:rsidR="0045406A" w:rsidRDefault="0045406A" w:rsidP="0045406A">
+    <w:p w14:paraId="54308B14" w14:textId="77777777" w:rsidR="000E5F9B" w:rsidRDefault="000E5F9B" w:rsidP="0045406A">
       <w:pPr>
-        <w:pStyle w:val="Corpsdetexte"/>
+        <w:pStyle w:val="Titre1"/>
+        <w:ind w:left="-964" w:right="-933"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:color w:val="063092"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3573D8CA" w14:textId="51AF4904" w:rsidR="0045406A" w:rsidRDefault="0045406A" w:rsidP="0045406A">
+    <w:p w14:paraId="71A7BFC0" w14:textId="77777777" w:rsidR="000E5F9B" w:rsidRDefault="000E5F9B" w:rsidP="0045406A">
       <w:pPr>
-        <w:pStyle w:val="Corpsdetexte"/>
+        <w:pStyle w:val="Titre1"/>
+        <w:ind w:left="-964" w:right="-933"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:color w:val="063092"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03707DCB" w14:textId="77777777" w:rsidR="0045406A" w:rsidRPr="0045406A" w:rsidRDefault="0045406A" w:rsidP="0045406A">
-[...74 lines deleted...]
-    <w:p w14:paraId="4299BB5F" w14:textId="31C44116" w:rsidR="00275129" w:rsidRPr="0045406A" w:rsidRDefault="00414142" w:rsidP="0045406A">
+    <w:p w14:paraId="4299BB5F" w14:textId="655464B1" w:rsidR="00275129" w:rsidRPr="0045406A" w:rsidRDefault="00414142" w:rsidP="0045406A">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:ind w:left="-964" w:right="-933"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Calibri"/>
           <w:color w:val="063092"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0045406A">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Calibri"/>
           <w:color w:val="063092"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>INVITATION</w:t>
       </w:r>
       <w:r w:rsidR="00275129" w:rsidRPr="0045406A">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Calibri"/>
           <w:color w:val="063092"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
@@ -468,369 +424,369 @@
         <w:ind w:right="595"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Calibri"/>
           <w:color w:val="063092"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79F29D01" w14:textId="77777777" w:rsidR="00D8144F" w:rsidRPr="00A21200" w:rsidRDefault="00D8144F" w:rsidP="00275129">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6156"/>
         </w:tabs>
         <w:ind w:right="595"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Calibri"/>
           <w:color w:val="063092"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03CB4476" w14:textId="7539DC26" w:rsidR="00A21200" w:rsidRPr="00D8144F" w:rsidRDefault="00D8144F" w:rsidP="00D8144F">
+    <w:p w14:paraId="03CB4476" w14:textId="02EE1391" w:rsidR="00A21200" w:rsidRPr="00A56759" w:rsidRDefault="00D8144F" w:rsidP="00D8144F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6156"/>
         </w:tabs>
         <w:ind w:right="-224"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="oypena"/>
           <w:bCs/>
           <w:color w:val="164194"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D8144F">
+      <w:r w:rsidRPr="00A56759">
         <w:rPr>
           <w:rStyle w:val="oypena"/>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:bCs/>
           <w:color w:val="164194"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Le moustique tigre, bien implanté dans notre région, est vecteur de maladies telles que la </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="00D8144F">
+        <w:r w:rsidR="00A56759">
           <w:rPr>
             <w:rStyle w:val="oypena"/>
             <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
             <w:color w:val="164194"/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
-          <w:t>dengue</w:t>
+          <w:t>D</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A56759">
+          <w:rPr>
+            <w:rStyle w:val="oypena"/>
+            <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+            <w:color w:val="164194"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR"/>
+          </w:rPr>
+          <w:t>engue</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D8144F">
+      <w:r w:rsidRPr="00A56759">
         <w:rPr>
           <w:rStyle w:val="oypena"/>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:bCs/>
           <w:color w:val="164194"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">, le </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="00D8144F">
+        <w:r w:rsidR="00A56759">
           <w:rPr>
             <w:rStyle w:val="oypena"/>
             <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
             <w:color w:val="164194"/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
-          <w:t>chikungunya</w:t>
+          <w:t>C</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A56759">
+          <w:rPr>
+            <w:rStyle w:val="oypena"/>
+            <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+            <w:color w:val="164194"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR"/>
+          </w:rPr>
+          <w:t>hikungunya</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D8144F">
+      <w:r w:rsidRPr="00A56759">
         <w:rPr>
           <w:rStyle w:val="oypena"/>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:bCs/>
           <w:color w:val="164194"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> et le </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:proofErr w:type="spellStart"/>
-        <w:r>
+        <w:r w:rsidR="00A56759">
           <w:rPr>
             <w:rStyle w:val="oypena"/>
             <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
             <w:color w:val="164194"/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
-          <w:t>z</w:t>
+          <w:t>Z</w:t>
         </w:r>
-        <w:r w:rsidRPr="00D8144F">
+        <w:r w:rsidRPr="00A56759">
           <w:rPr>
             <w:rStyle w:val="oypena"/>
             <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
             <w:color w:val="164194"/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>ika</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D8144F">
+      <w:r w:rsidRPr="00A56759">
         <w:rPr>
           <w:rStyle w:val="oypena"/>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:bCs/>
           <w:color w:val="164194"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">. Pour lutter contre sa prolifération et prévenir les risques sanitaires, </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B001E">
+      <w:r w:rsidRPr="00A56759">
         <w:rPr>
           <w:rStyle w:val="oypena"/>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:color w:val="164194"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">l’Agence régionale de santé Paca </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D8144F">
+      <w:r w:rsidRPr="00A56759">
         <w:rPr>
           <w:rStyle w:val="oypena"/>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:bCs/>
           <w:color w:val="164194"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>et l'</w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:tgtFrame="_self" w:history="1">
-        <w:r w:rsidRPr="00D8144F">
+        <w:r w:rsidRPr="00A56759">
           <w:rPr>
             <w:rStyle w:val="oypena"/>
             <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
             <w:color w:val="164194"/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>EID Méditerranée</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D8144F">
+      <w:r w:rsidRPr="00A56759">
         <w:rPr>
           <w:rStyle w:val="oypena"/>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:bCs/>
           <w:color w:val="164194"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> la</w:t>
+        <w:t xml:space="preserve"> lancent la </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="005F03FC" w:rsidRPr="00A56759">
         <w:rPr>
           <w:rStyle w:val="oypena"/>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:bCs/>
           <w:color w:val="164194"/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>« </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D8144F">
+      <w:r w:rsidRPr="00A56759">
         <w:rPr>
           <w:rStyle w:val="oypena"/>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="164194"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Mission Zéro Moustique</w:t>
       </w:r>
-      <w:r w:rsidR="005F03FC">
+      <w:r w:rsidR="005F03FC" w:rsidRPr="00A56759">
         <w:rPr>
           <w:rStyle w:val="oypena"/>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="164194"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t> »</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A56759">
         <w:rPr>
           <w:rStyle w:val="oypena"/>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:bCs/>
           <w:color w:val="164194"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EB21717" w14:textId="212C9CDB" w:rsidR="00D8144F" w:rsidRDefault="00D8144F" w:rsidP="00275129">
+    <w:p w14:paraId="4EB21717" w14:textId="212C9CDB" w:rsidR="00D8144F" w:rsidRPr="00A56759" w:rsidRDefault="00D8144F" w:rsidP="00275129">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6156"/>
         </w:tabs>
         <w:ind w:right="595"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Calibri"/>
           <w:color w:val="063092"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C1FE504" w14:textId="13627A5A" w:rsidR="00414142" w:rsidRPr="002B001E" w:rsidRDefault="00A21200" w:rsidP="00A21200">
+    <w:p w14:paraId="3C1FE504" w14:textId="13627A5A" w:rsidR="00414142" w:rsidRPr="00A56759" w:rsidRDefault="00A21200" w:rsidP="00A21200">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-224"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="oypena"/>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:color w:val="164194"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B001E">
+      <w:r w:rsidRPr="00A56759">
         <w:rPr>
           <w:rStyle w:val="oypena"/>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:color w:val="164194"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Grâce à la mobilisation des collectivités de la région Provence-Alpes-Côte d’Azur, des évènements, des actions de prévention et de communication à destination des usagers sont organisés sur tout le territoire.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="355F5316" w14:textId="5331A22D" w:rsidR="0045406A" w:rsidRPr="002B001E" w:rsidRDefault="0045406A" w:rsidP="000F6507">
+    <w:p w14:paraId="355F5316" w14:textId="5331A22D" w:rsidR="0045406A" w:rsidRPr="00A56759" w:rsidRDefault="0045406A" w:rsidP="000F6507">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:bCs/>
           <w:color w:val="063092"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67F2D704" w14:textId="6603B456" w:rsidR="0045406A" w:rsidRPr="002B001E" w:rsidRDefault="00D8144F" w:rsidP="006B3406">
+    <w:p w14:paraId="67F2D704" w14:textId="6603B456" w:rsidR="0045406A" w:rsidRPr="00A56759" w:rsidRDefault="00D8144F" w:rsidP="006B3406">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-224"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="oypena"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B001E">
+      <w:r w:rsidRPr="00A56759">
         <w:rPr>
           <w:rStyle w:val="oypena"/>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:noProof/>
           <w:color w:val="164194"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E7855E9" wp14:editId="073B3F43">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E7855E9" wp14:editId="5AC5766D">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="column">
-              <wp:posOffset>4832985</wp:posOffset>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>4916790</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>2926080</wp:posOffset>
+              <wp:posOffset>3262143</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1729740" cy="408940"/>
             <wp:effectExtent l="0" t="0" r="3810" b="0"/>
-            <wp:wrapThrough wrapText="bothSides">
-[...7 lines deleted...]
-            </wp:wrapThrough>
+            <wp:wrapNone/>
             <wp:docPr id="9" name="Image 9" descr="C:\Users\brigitte.lopresti\Downloads\Signature mail (2).png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6" descr="C:\Users\brigitte.lopresti\Downloads\Signature mail (2).png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId13">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="51436" t="60023" r="2854" b="18328"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
@@ -841,59 +797,59 @@
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="002B001E">
+      <w:r w:rsidRPr="00A56759">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="063092"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10BDE8A3" wp14:editId="08801B9F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>992505</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1284605</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4435813" cy="797669"/>
                 <wp:effectExtent l="0" t="0" r="3175" b="2540"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Rectangle à coins arrondis 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
@@ -1015,100 +971,78 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="10BDE8A3" id="Rectangle à coins arrondis 5" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:78.15pt;margin-top:101.15pt;width:349.3pt;height:62.8pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/A+2trQIAAKYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r47TpD9BnSJo0WFA&#10;0RZth54VWY4FyKImKbGzp9m77MVGSbbTdcUOw3JQKPHjxx+TvLjsGkV2wjoJuqD50YQSoTmUUm8K&#10;+vX55tMZJc4zXTIFWhR0Lxy9XH78cNGahZhCDaoUliCJdovWFLT23iyyzPFaNMwdgREalRXYhnm8&#10;2k1WWtYie6Oy6WRykrVgS2OBC+fw9Top6TLyV5Xg/r6qnPBEFRRj8/G08VyHM1tesMXGMlNL3ofB&#10;/iGKhkmNTkeqa+YZ2Vr5B1UjuQUHlT/i0GRQVZKLmANmk0/eZPNUMyNiLlgcZ8Yyuf9Hy+92D5bI&#10;sqBzSjRr8BM9YtGY3ihBfv4gHKR2hFkLupSOzEPBWuMWaPdkHmx/cyiG7LvKNuEf8yJdLPJ+LLLo&#10;POH4OJsdz8/yY0o46k7PT09OzgNpdrA21vnPAhoShIJa2OoyBBULzHa3zif8gAseHShZ3kil4iV0&#10;j7hSluwYfvf1Ju89/IZSOmA1BKtEGF6ykF3KJ0p+r0TAKf0oKiwUZjCNgcQWPThhnAvt86SqWSmS&#10;7/kEf4P3IayYbSQMzBX6H7l7ggGZSAbuFGWPD6YidvhoPPlbYMl4tIieQfvRuJEa7HsECrPqPSf8&#10;UKRUmlAl3607hARxDeUeO8pCGjVn+I3Ez3jLnH9gFmcLpxD3hb/Ho1LQFhR6iZIa7Pf33gMeWx61&#10;lLQ4qwV137bMCkrUF43DcJ7PZmG442U2P53ixb7WrF9r9La5AmyLHDeT4VEMeK8GsbLQvOBaWQWv&#10;qGKao++Ccm+Hy5VPOwQXExerVYThQBvmb/WT4YE8FDh06HP3wqzpe9njFNzBMNds8aabEzZYalht&#10;PVQytvqhrn3pcRnEHuoXV9g2r+8RdVivy18AAAD//wMAUEsDBBQABgAIAAAAIQCxpaB34QAAAAsB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8JAEIbvJv6HzZh4k63FItRuicFIAnIBxfPQHdvG/ajd&#10;Beq/dzzpbd7Mk3eeKeaDNeJEfWi9U3A7SkCQq7xuXa3g7fX5ZgoiRHQajXek4JsCzMvLiwJz7c9u&#10;S6ddrAWXuJCjgibGLpcyVA1ZDCPfkePdh+8tRo59LXWPZy63RqZJMpEWW8cXGuxo0VD1uTtaBcvF&#10;frvZt6vV1yZ7Mi8pvq9NvVTq+mp4fAARaYh/MPzqszqU7HTwR6eDMJyzyZhRBWmS8sDENLubgTgo&#10;GKf3M5BlIf//UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPwPtra0CAACmBQAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAsaWgd+EAAAALAQAA&#10;DwAAAAAAAAAAAAAAAAAHBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABUGAAAAAA==&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
+              <v:roundrect w14:anchorId="10BDE8A3" id="Rectangle à coins arrondis 5" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:78.15pt;margin-top:101.15pt;width:349.3pt;height:62.8pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCNiwVWigIAAHUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGyEQvlfqf0Dcm/U6zsvyOrIcpaoU&#10;JVGSKmfMgheJZShg77q/vgP7cJpGPVTdAwvMN988mJnFdVtrshfOKzAFzU8mlAjDoVRmW9DvL7df&#10;LinxgZmSaTCioAfh6fXy86dFY+diChXoUjiCJMbPG1vQKgQ7zzLPK1EzfwJWGBRKcDULeHTbrHSs&#10;QfZaZ9PJ5DxrwJXWARfe4+1NJ6TLxC+l4OFBSi8C0QVF30JaXVo3cc2WCzbfOmYrxXs32D94UTNl&#10;0OhIdcMCIzun/qCqFXfgQYYTDnUGUiouUgwYTT55F81zxaxIsWByvB3T5P8fLb/fP9tHh2lorJ97&#10;3MYoWunq+Ef/SJuSdRiTJdpAOF7OZqdnl/kpJRxlF1cX5+dXMZvZUds6H74KqEncFNTBzpRP+CIp&#10;UWx/50OHH3DRogetyluldTrEKhBr7cie4ftttnlv4TeUNhFrIGp1hPEmO8aTduGgRcRp8yQkUSVG&#10;ME2OpFI7GmGcCxPyTlSxUnS2zyb4DdYHt1K0iTAyS7Q/cvcEA7IjGbg7L3t8VBWpUkflyd8c65RH&#10;jWQZTBiVa2XAfUSgMarecocfktSlJmYptJsWc4ONHJHxZgPl4dERB13neMtvFb7mHfPhkTlsFWwq&#10;bP/wgIvU0BQU+h0lFbifH91HPFYwSilpsPUK6n/smBOU6G8Ga/sqn81ir6bD7Oxiigf3VrJ5KzG7&#10;eg1YHTkOGsvTNuKDHrbSQf2KU2IVraKIGY62C8qDGw7r0I0EnDNcrFYJhv1pWbgzz5ZH8pjnWKgv&#10;7Stzti/pgM1wD0Obsvm7ou6wUdPAahdAqlTxx7z2L4C9nUqpn0NxeLw9J9RxWi5/AQAA//8DAFBL&#10;AwQUAAYACAAAACEAsaWgd+EAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/CQBCG7yb+h82Y&#10;eJOtxSLUbonBSAJyAcXz0B3bxv2o3QXqv3c86W3ezJN3ninmgzXiRH1ovVNwO0pAkKu8bl2t4O31&#10;+WYKIkR0Go13pOCbAszLy4sCc+3PbkunXawFl7iQo4Imxi6XMlQNWQwj35Hj3YfvLUaOfS11j2cu&#10;t0amSTKRFlvHFxrsaNFQ9bk7WgXLxX672ber1dcmezIvKb6vTb1U6vpqeHwAEWmIfzD86rM6lOx0&#10;8EengzCcs8mYUQVpkvLAxDS7m4E4KBin9zOQZSH//1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAI2LBVaKAgAAdQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhALGloHfhAAAACwEAAA8AAAAAAAAAAAAAAAAA5AQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAADyBQAAAAA=&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="610217FC" w14:textId="31732D4C" w:rsidR="0045406A" w:rsidRPr="0045406A" w:rsidRDefault="0045406A" w:rsidP="0045406A">
                       <w:pPr>
                         <w:pStyle w:val="cvgsua"/>
                         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rStyle w:val="oypena"/>
                           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="EA5436"/>
                           <w:spacing w:val="15"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0045406A">
                         <w:rPr>
                           <w:rStyle w:val="oypena"/>
                           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="EA5436"/>
                           <w:spacing w:val="15"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Date </w:t>
-[...21 lines deleted...]
-                        <w:t xml:space="preserve"> horaires</w:t>
+                        <w:t>Date – horaires</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="2EFEDFFD" w14:textId="5429C1F1" w:rsidR="0045406A" w:rsidRPr="0045406A" w:rsidRDefault="0045406A" w:rsidP="0045406A">
                       <w:pPr>
                         <w:pStyle w:val="cvgsua"/>
                         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                           <w:color w:val="EA5436"/>
                           <w:spacing w:val="15"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0045406A">
                         <w:rPr>
                           <w:rStyle w:val="oypena"/>
                           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="EA5436"/>
                           <w:spacing w:val="15"/>
                         </w:rPr>
                         <w:t>Lieu</w:t>
                       </w:r>
                     </w:p>
@@ -1136,226 +1070,182 @@
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="1A2E0561" w14:textId="77777777" w:rsidR="0045406A" w:rsidRPr="0045406A" w:rsidRDefault="0045406A" w:rsidP="0045406A">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rStyle w:val="oypena"/>
                           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Times New Roman"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="EA5436"/>
                           <w:spacing w:val="15"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00A21200" w:rsidRPr="002B001E">
+      <w:r w:rsidR="00A21200" w:rsidRPr="00A56759">
         <w:rPr>
           <w:rStyle w:val="oypena"/>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:color w:val="164194"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">A cette </w:t>
       </w:r>
-      <w:r w:rsidR="002B001E">
+      <w:r w:rsidR="002B001E" w:rsidRPr="00A56759">
         <w:rPr>
           <w:rStyle w:val="oypena"/>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:color w:val="164194"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>occasion</w:t>
       </w:r>
-      <w:r w:rsidR="00A21200" w:rsidRPr="002B001E">
+      <w:r w:rsidR="00A21200" w:rsidRPr="00A56759">
         <w:rPr>
           <w:rStyle w:val="oypena"/>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:color w:val="164194"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">, XXXXX vous invite à </w:t>
       </w:r>
-      <w:r w:rsidR="006B3406" w:rsidRPr="002B001E">
+      <w:r w:rsidR="006B3406" w:rsidRPr="00A56759">
         <w:rPr>
           <w:rStyle w:val="oypena"/>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:color w:val="164194"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">participer à </w:t>
       </w:r>
-      <w:r w:rsidR="002B001E">
+      <w:r w:rsidR="002B001E" w:rsidRPr="00A56759">
         <w:rPr>
           <w:rStyle w:val="oypena"/>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:color w:val="164194"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>un</w:t>
+        <w:t>un évènement de sensibilisation afin de comprendre comment chasser les moustiques tigres de nos habitations</w:t>
       </w:r>
-      <w:r w:rsidR="002B001E" w:rsidRPr="002B001E">
+      <w:r w:rsidRPr="00A56759">
         <w:rPr>
           <w:rStyle w:val="oypena"/>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:color w:val="164194"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> évènement de sensibilisation</w:t>
+        <w:t xml:space="preserve"> et apprendre les gestes simples à appliquer chaque semaine pour </w:t>
       </w:r>
-      <w:r w:rsidR="002B001E">
+      <w:r w:rsidR="005F03FC" w:rsidRPr="00A56759">
         <w:rPr>
           <w:rStyle w:val="oypena"/>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:color w:val="164194"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> afin de </w:t>
+        <w:t>l’</w:t>
       </w:r>
-      <w:r w:rsidR="002B001E" w:rsidRPr="002B001E">
+      <w:r w:rsidRPr="00A56759">
         <w:rPr>
           <w:rStyle w:val="oypena"/>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:color w:val="164194"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>comprendre comment chasser les moustiques tigres de nos habitations</w:t>
+        <w:t>empêcher de se reproduire et ainsi éviter les piqûres cet été</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BA1FF9" w:rsidRPr="00A56759">
         <w:rPr>
           <w:rStyle w:val="oypena"/>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:color w:val="164194"/>
-          <w:sz w:val="24"/>
-[...44 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="0045406A" w:rsidRPr="002B001E" w:rsidSect="000F2369">
+    <w:sectPr w:rsidR="0045406A" w:rsidRPr="00A56759" w:rsidSect="000F2369">
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="963" w:right="964" w:bottom="284" w:left="964" w:header="720" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="501E2262" w14:textId="77777777" w:rsidR="00076A94" w:rsidRDefault="00076A94" w:rsidP="0079276E">
+    <w:p w14:paraId="41BA8EF8" w14:textId="77777777" w:rsidR="006E54CE" w:rsidRDefault="006E54CE" w:rsidP="0079276E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E0F250C" w14:textId="77777777" w:rsidR="00076A94" w:rsidRDefault="00076A94" w:rsidP="0079276E">
+    <w:p w14:paraId="325C4924" w14:textId="77777777" w:rsidR="006E54CE" w:rsidRDefault="006E54CE" w:rsidP="0079276E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -1381,71 +1271,71 @@
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Marianne Light">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="0000000F" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Marianne">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="0000000F" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4BB566AA" w14:textId="77777777" w:rsidR="0066014E" w:rsidRPr="00965B19" w:rsidRDefault="0066014E" w:rsidP="0066014E">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5009"/>
       </w:tabs>
       <w:spacing w:line="170" w:lineRule="exact"/>
       <w:ind w:left="111"/>
       <w:rPr>
         <w:sz w:val="14"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Grilledutableau"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
@@ -1472,123 +1362,119 @@
             <w:ind w:left="0" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="auto"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:color w:val="auto"/>
             </w:rPr>
             <w:t xml:space="preserve">Contact presse : </w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="66704278" w14:textId="7B9D81F8" w:rsidR="0051736F" w:rsidRPr="006B3406" w:rsidRDefault="0051736F" w:rsidP="0051736F">
           <w:pPr>
             <w:pStyle w:val="PieddePage0"/>
             <w:rPr>
               <w:color w:val="auto"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="006B3406">
             <w:rPr>
               <w:color w:val="auto"/>
             </w:rPr>
             <w:t xml:space="preserve">Tél : </w:t>
           </w:r>
-          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidR="00D8144F">
             <w:rPr>
               <w:color w:val="auto"/>
             </w:rPr>
             <w:t>xxxx</w:t>
           </w:r>
-          <w:proofErr w:type="spellEnd"/>
         </w:p>
         <w:p w14:paraId="7BB2D07A" w14:textId="7B15BFFD" w:rsidR="0051736F" w:rsidRPr="006B3406" w:rsidRDefault="0051736F" w:rsidP="00D8144F">
           <w:pPr>
             <w:pStyle w:val="PieddePage0"/>
             <w:rPr>
               <w:color w:val="auto"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="006B3406">
             <w:rPr>
               <w:color w:val="auto"/>
             </w:rPr>
             <w:t xml:space="preserve">Mél : </w:t>
           </w:r>
-          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidR="00D8144F">
             <w:rPr>
               <w:color w:val="auto"/>
             </w:rPr>
             <w:t>xxxx</w:t>
           </w:r>
-          <w:proofErr w:type="spellEnd"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4909" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="6F09287E" w14:textId="24D55DF0" w:rsidR="0051736F" w:rsidRPr="006B3406" w:rsidRDefault="0051736F" w:rsidP="0051736F">
           <w:pPr>
             <w:pStyle w:val="PieddePage0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:color w:val="auto"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="4E5CAD75" w14:textId="297FD082" w:rsidR="00981312" w:rsidRDefault="00981312"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6CD26B7F" w14:textId="77777777" w:rsidR="00076A94" w:rsidRDefault="00076A94" w:rsidP="0079276E">
+    <w:p w14:paraId="394D0D25" w14:textId="77777777" w:rsidR="006E54CE" w:rsidRDefault="006E54CE" w:rsidP="0079276E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54083E76" w14:textId="77777777" w:rsidR="00076A94" w:rsidRDefault="00076A94" w:rsidP="0079276E">
+    <w:p w14:paraId="3F861A33" w14:textId="77777777" w:rsidR="006E54CE" w:rsidRDefault="006E54CE" w:rsidP="0079276E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="304B68B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="16CE56C2"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1897,126 +1783,127 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1388383100">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1130786662">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1354108359">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="60"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="90"/>
   <w:displayBackgroundShape/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="#c2e1cd"/>
-      <o:colormenu v:ext="edit" fillcolor="#c2e1cd"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002C28ED"/>
+    <w:rsid w:val="00015245"/>
     <w:rsid w:val="00015C5C"/>
     <w:rsid w:val="00021BA4"/>
     <w:rsid w:val="00021BFC"/>
     <w:rsid w:val="00022A12"/>
     <w:rsid w:val="000257DD"/>
     <w:rsid w:val="000259DC"/>
     <w:rsid w:val="000301C9"/>
     <w:rsid w:val="000307BC"/>
     <w:rsid w:val="00033830"/>
     <w:rsid w:val="00044F35"/>
     <w:rsid w:val="00045911"/>
     <w:rsid w:val="00050291"/>
     <w:rsid w:val="000525A6"/>
     <w:rsid w:val="0005381A"/>
     <w:rsid w:val="0005788A"/>
     <w:rsid w:val="00060FF1"/>
     <w:rsid w:val="00065060"/>
     <w:rsid w:val="000652AD"/>
     <w:rsid w:val="00065F03"/>
     <w:rsid w:val="00066B8A"/>
     <w:rsid w:val="00075639"/>
     <w:rsid w:val="00075781"/>
     <w:rsid w:val="00075F14"/>
     <w:rsid w:val="00076A94"/>
     <w:rsid w:val="00076B31"/>
     <w:rsid w:val="00077688"/>
     <w:rsid w:val="000816D6"/>
     <w:rsid w:val="000924D0"/>
     <w:rsid w:val="000948F1"/>
     <w:rsid w:val="00095D3C"/>
     <w:rsid w:val="000A06CF"/>
     <w:rsid w:val="000A1464"/>
     <w:rsid w:val="000B2933"/>
     <w:rsid w:val="000B2A53"/>
     <w:rsid w:val="000B3B2E"/>
     <w:rsid w:val="000B63C6"/>
     <w:rsid w:val="000C0DD7"/>
+    <w:rsid w:val="000E5F9B"/>
     <w:rsid w:val="000E64B8"/>
     <w:rsid w:val="000F2369"/>
     <w:rsid w:val="000F6507"/>
     <w:rsid w:val="001012B7"/>
+    <w:rsid w:val="00101324"/>
     <w:rsid w:val="00102229"/>
     <w:rsid w:val="001078B3"/>
     <w:rsid w:val="00107936"/>
     <w:rsid w:val="00110401"/>
     <w:rsid w:val="00113969"/>
     <w:rsid w:val="00115C5A"/>
     <w:rsid w:val="00116626"/>
     <w:rsid w:val="00120521"/>
     <w:rsid w:val="0013423C"/>
     <w:rsid w:val="001359A4"/>
     <w:rsid w:val="00141EB2"/>
     <w:rsid w:val="00142905"/>
     <w:rsid w:val="001476D9"/>
     <w:rsid w:val="0015557B"/>
     <w:rsid w:val="00155E3A"/>
     <w:rsid w:val="0015737F"/>
     <w:rsid w:val="0016338B"/>
     <w:rsid w:val="00173DC8"/>
     <w:rsid w:val="00176135"/>
     <w:rsid w:val="001771BB"/>
     <w:rsid w:val="0018563F"/>
     <w:rsid w:val="001907FD"/>
     <w:rsid w:val="001A1EF3"/>
     <w:rsid w:val="001A3467"/>
     <w:rsid w:val="001B0AC1"/>
@@ -2163,50 +2050,51 @@
     <w:rsid w:val="0063199F"/>
     <w:rsid w:val="0063635F"/>
     <w:rsid w:val="0064617C"/>
     <w:rsid w:val="0066014E"/>
     <w:rsid w:val="00660D7E"/>
     <w:rsid w:val="0068067C"/>
     <w:rsid w:val="00681D72"/>
     <w:rsid w:val="00685301"/>
     <w:rsid w:val="00694565"/>
     <w:rsid w:val="00694A93"/>
     <w:rsid w:val="006A2375"/>
     <w:rsid w:val="006A2674"/>
     <w:rsid w:val="006A53AC"/>
     <w:rsid w:val="006A6934"/>
     <w:rsid w:val="006B2348"/>
     <w:rsid w:val="006B3406"/>
     <w:rsid w:val="006B6D26"/>
     <w:rsid w:val="006C00F5"/>
     <w:rsid w:val="006C0B6C"/>
     <w:rsid w:val="006C2DE1"/>
     <w:rsid w:val="006C4522"/>
     <w:rsid w:val="006C5AD4"/>
     <w:rsid w:val="006D5019"/>
     <w:rsid w:val="006D6820"/>
     <w:rsid w:val="006E4D10"/>
+    <w:rsid w:val="006E54CE"/>
     <w:rsid w:val="006E631C"/>
     <w:rsid w:val="006F6C6E"/>
     <w:rsid w:val="006F7AB4"/>
     <w:rsid w:val="007003EA"/>
     <w:rsid w:val="0070164A"/>
     <w:rsid w:val="00702B8E"/>
     <w:rsid w:val="00706589"/>
     <w:rsid w:val="007077EF"/>
     <w:rsid w:val="00711437"/>
     <w:rsid w:val="00711B55"/>
     <w:rsid w:val="00715DF8"/>
     <w:rsid w:val="007170A4"/>
     <w:rsid w:val="007227C2"/>
     <w:rsid w:val="00723C06"/>
     <w:rsid w:val="007320C7"/>
     <w:rsid w:val="00732BC4"/>
     <w:rsid w:val="007332A6"/>
     <w:rsid w:val="00740572"/>
     <w:rsid w:val="00747677"/>
     <w:rsid w:val="00747A49"/>
     <w:rsid w:val="00756175"/>
     <w:rsid w:val="00760945"/>
     <w:rsid w:val="00777C8B"/>
     <w:rsid w:val="00785316"/>
     <w:rsid w:val="0079024B"/>
@@ -2298,50 +2186,51 @@
     <w:rsid w:val="00992DBA"/>
     <w:rsid w:val="009A1E7E"/>
     <w:rsid w:val="009A3E74"/>
     <w:rsid w:val="009A4B5C"/>
     <w:rsid w:val="009B1A10"/>
     <w:rsid w:val="009B285F"/>
     <w:rsid w:val="009B302B"/>
     <w:rsid w:val="009C1085"/>
     <w:rsid w:val="009C24EA"/>
     <w:rsid w:val="009C2BC3"/>
     <w:rsid w:val="009C79B3"/>
     <w:rsid w:val="009E18E0"/>
     <w:rsid w:val="009E6ECD"/>
     <w:rsid w:val="009F4223"/>
     <w:rsid w:val="00A15AD9"/>
     <w:rsid w:val="00A21200"/>
     <w:rsid w:val="00A30EA6"/>
     <w:rsid w:val="00A31067"/>
     <w:rsid w:val="00A33F11"/>
     <w:rsid w:val="00A35256"/>
     <w:rsid w:val="00A364E4"/>
     <w:rsid w:val="00A42694"/>
     <w:rsid w:val="00A440F8"/>
     <w:rsid w:val="00A5388C"/>
     <w:rsid w:val="00A53A5E"/>
+    <w:rsid w:val="00A56759"/>
     <w:rsid w:val="00A606E0"/>
     <w:rsid w:val="00A60755"/>
     <w:rsid w:val="00A62AE4"/>
     <w:rsid w:val="00A73593"/>
     <w:rsid w:val="00A84162"/>
     <w:rsid w:val="00A9136C"/>
     <w:rsid w:val="00A9255C"/>
     <w:rsid w:val="00A9498C"/>
     <w:rsid w:val="00A96176"/>
     <w:rsid w:val="00AA3947"/>
     <w:rsid w:val="00AA63A9"/>
     <w:rsid w:val="00AA72DA"/>
     <w:rsid w:val="00AB0307"/>
     <w:rsid w:val="00AB17C2"/>
     <w:rsid w:val="00AB5AA1"/>
     <w:rsid w:val="00AC7E1E"/>
     <w:rsid w:val="00AD2B0C"/>
     <w:rsid w:val="00AD369F"/>
     <w:rsid w:val="00AD55B0"/>
     <w:rsid w:val="00AF3413"/>
     <w:rsid w:val="00AF4265"/>
     <w:rsid w:val="00B01231"/>
     <w:rsid w:val="00B0472C"/>
     <w:rsid w:val="00B11593"/>
     <w:rsid w:val="00B20A7E"/>
@@ -2476,65 +2365,64 @@
     <w:rsid w:val="00FE489F"/>
     <w:rsid w:val="00FE79C4"/>
     <w:rsid w:val="00FF024A"/>
     <w:rsid w:val="00FF0DA5"/>
     <w:rsid w:val="00FF4CE9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="#c2e1cd"/>
-      <o:colormenu v:ext="edit" fillcolor="#c2e1cd"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6F54EFB7"/>
   <w15:docId w15:val="{424BB8C3-8ECD-4412-978F-964561C9F04F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3850,51 +3738,51 @@
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="oypena">
     <w:name w:val="oypena"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:rsid w:val="0045406A"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="white-space-pre">
     <w:name w:val="white-space-pre"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:rsid w:val="00D8144F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="visually-hidden">
     <w:name w:val="visually-hidden"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:rsid w:val="00D8144F"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="3556296">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="74129902">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5542,81 +5430,105 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88F257F6-CF99-49AB-9017-2D5BD4CF7C0B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>192</Words>
-  <Characters>1060</Characters>
+  <Words>191</Words>
+  <Characters>1052</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Impression</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ministères Chargés des Affaires Sociales</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1250</CharactersWithSpaces>
+  <CharactersWithSpaces>1241</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Impression</dc:title>
   <dc:creator>*</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2020-02-23T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Adobe Illustrator CC 22.1 (Macintosh)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2020-03-05T00:00:00Z</vt:filetime>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_SetDate">
+    <vt:lpwstr>2026-04-02T12:46:49Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Name">
+    <vt:lpwstr>[Prod v5] C1 - Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_SiteId">
+    <vt:lpwstr>035e5292-5a25-4509-bb08-a555f7d31a8b</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_ActionId">
+    <vt:lpwstr>8f7b460c-45d3-44f2-be3e-8a5023168be7</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>