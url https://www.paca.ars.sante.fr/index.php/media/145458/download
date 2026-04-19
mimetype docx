--- v0 (2025-11-06)
+++ v1 (2026-04-19)
@@ -471,62 +471,56 @@
     <w:p w14:paraId="301BF044" w14:textId="77777777" w:rsidR="00E27B5C" w:rsidRDefault="00E27B5C" w:rsidP="009D569A">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3ADD3E10" w14:textId="77777777" w:rsidR="00E27B5C" w:rsidRPr="005E64E9" w:rsidRDefault="00E27B5C" w:rsidP="009D569A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E64E9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Modalités de dépôt des dossiers de candidature </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54A2D217" w14:textId="2A5F916E" w:rsidR="00E27B5C" w:rsidRDefault="00E27B5C" w:rsidP="009D569A">
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> ou demander davantage de renseignements auprès de la délégation départementale </w:t>
+    <w:p w14:paraId="54A2D217" w14:textId="2CE5232C" w:rsidR="00E27B5C" w:rsidRDefault="00E27B5C" w:rsidP="009D569A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Si vous êtes intéressé(e) par cette mission, vous pouvez adresser vos candidatures ou demander davantage de renseignements auprès de la délégation départementale </w:t>
       </w:r>
       <w:r w:rsidR="00BB7AD5">
         <w:t>des Bouches-du-Rhône</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> de l’ARS PACA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24FB33EB" w14:textId="31CFB1D9" w:rsidR="009051BD" w:rsidRDefault="00E27B5C" w:rsidP="009D569A">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Les dossiers complets sont à adresser par voie électronique avec accusé de réception à l’adresse électronique suivante :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5192C3A0" w14:textId="135CFF50" w:rsidR="00BB7AD5" w:rsidRDefault="005E64E9" w:rsidP="00E27B5C">
       <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidRPr="00D80063">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>ars-paca-dt13-pds-addictions-rdr@ars.sante.fr</w:t>
         </w:r>
       </w:hyperlink>
@@ -921,80 +915,82 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1326858267">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="883757611">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="185608386">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E27B5C"/>
     <w:rsid w:val="00145475"/>
+    <w:rsid w:val="00240241"/>
     <w:rsid w:val="003A4411"/>
     <w:rsid w:val="00491C39"/>
     <w:rsid w:val="005E64E9"/>
     <w:rsid w:val="006A7045"/>
     <w:rsid w:val="007C402D"/>
     <w:rsid w:val="008452CB"/>
     <w:rsid w:val="00847825"/>
     <w:rsid w:val="0088239A"/>
     <w:rsid w:val="009051BD"/>
     <w:rsid w:val="009C3F07"/>
     <w:rsid w:val="009D569A"/>
     <w:rsid w:val="00B26C62"/>
     <w:rsid w:val="00BB7AD5"/>
     <w:rsid w:val="00E27B5C"/>
     <w:rsid w:val="00E5605E"/>
+    <w:rsid w:val="00F05C89"/>
+    <w:rsid w:val="00FC414C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1530BA32"/>
@@ -2250,75 +2246,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>659</Words>
-  <Characters>3628</Characters>
+  <Words>655</Words>
+  <Characters>3606</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ministeres Sociaux</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4279</CharactersWithSpaces>
+  <CharactersWithSpaces>4253</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>GARCIA, Aline (ARS-PACA/DTARS-13)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>