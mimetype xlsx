--- v0 (2025-11-03)
+++ v1 (2026-04-02)
@@ -1,1455 +1,1070 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
-  <workbookPr defaultThemeVersion="202300"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\ORGANISATION\DDPRS\DRHS\SEPS\COMMUN\INTERNAT\REPARTITION DES POSTES-CHOIX\SEMESTRE NOV 2025\ODONTO\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\pauline.rebichon\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\G1ZJ3RLP\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4918D765-ED51-496A-8132-F6EC5DF6DC84}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{584C8D39-AA93-4404-946F-DF77A6A6711C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{9A2D230D-D495-4489-A4DD-34C943E29DE5}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{6A4F06E5-BFB1-49C2-8F3D-753B709AC509}"/>
   </bookViews>
   <sheets>
-    <sheet name="MRS" sheetId="4" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="AFFECTATIONS PRATICIENS EURO" sheetId="2" r:id="rId3"/>
+    <sheet name="Mai 2026" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...2 lines deleted...]
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="387" uniqueCount="218">
-[...136 lines deleted...]
-    <t>MÉDECINE BUCCO-DENTAIRE</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="488" uniqueCount="92">
+  <si>
+    <t>Des de Gestion</t>
+  </si>
+  <si>
+    <t>Subdivision</t>
+  </si>
+  <si>
+    <t>Identité</t>
+  </si>
+  <si>
+    <t>Promotion</t>
+  </si>
+  <si>
+    <t>DES</t>
+  </si>
+  <si>
+    <t>N° du TS</t>
+  </si>
+  <si>
+    <t>Ets d'affectation</t>
+  </si>
+  <si>
+    <t>Services d'affectation</t>
+  </si>
+  <si>
+    <t>RTS</t>
+  </si>
+  <si>
+    <t>Odontologie 2G</t>
   </si>
   <si>
     <t>MONTPELLIER</t>
   </si>
   <si>
+    <t>Européen</t>
+  </si>
+  <si>
+    <t>Grimaud Eva</t>
+  </si>
+  <si>
+    <t>Hacquart Julie</t>
+  </si>
+  <si>
+    <t>Mezgueldi Sana</t>
+  </si>
+  <si>
+    <t>Pagès Noemie</t>
+  </si>
+  <si>
+    <t>Sagnard Laura</t>
+  </si>
+  <si>
+    <t>Carminati Aujoulas Tom</t>
+  </si>
+  <si>
+    <t>Brigand Elodie</t>
+  </si>
+  <si>
+    <t>Carlotti Pierre-Marie</t>
+  </si>
+  <si>
+    <t>Nguyen Guy Adrien</t>
+  </si>
+  <si>
+    <t>Plenet Vincent</t>
+  </si>
+  <si>
+    <t>Hessloehl Nadège</t>
+  </si>
+  <si>
+    <t>Mallem Anissa</t>
+  </si>
+  <si>
+    <t>Bruneau Océane</t>
+  </si>
+  <si>
+    <t>Hayek Dana</t>
+  </si>
+  <si>
+    <t>Boury Paul</t>
+  </si>
+  <si>
+    <t>Buisson Philippine</t>
+  </si>
+  <si>
+    <t>Carreau Constance</t>
+  </si>
+  <si>
+    <t>Garret Clara</t>
+  </si>
+  <si>
+    <t>Ripert Sarah</t>
+  </si>
+  <si>
+    <t>Accarias--Ghellamallah Manon</t>
+  </si>
+  <si>
+    <t>Garrigues Athéna</t>
+  </si>
+  <si>
+    <t>Magierowicz Lucile</t>
+  </si>
+  <si>
+    <t>Maurizi Marie</t>
+  </si>
+  <si>
+    <t>Mesmoudi Selim</t>
+  </si>
+  <si>
+    <t>Monduc Louna</t>
+  </si>
+  <si>
+    <t>Navone Shaï</t>
+  </si>
+  <si>
     <t>MARSEILLE</t>
   </si>
   <si>
-    <t>Lahaye</t>
-[...167 lines deleted...]
-    <t>Florian</t>
+    <t>Souvira Mathias</t>
+  </si>
+  <si>
+    <t>Blanié Alix</t>
+  </si>
+  <si>
+    <t>Jeunet Léa</t>
   </si>
   <si>
     <t>NICE</t>
   </si>
   <si>
-    <t>le Guilloux</t>
-[...332 lines deleted...]
-    <t>LARMOR-PLAGE</t>
+    <t>Dahan Léa</t>
+  </si>
+  <si>
+    <t>Giuglaris Laura</t>
+  </si>
+  <si>
+    <t>Faruch Bryan</t>
+  </si>
+  <si>
+    <t>Pierre Salomé</t>
+  </si>
+  <si>
+    <t>Briswalter Lyne</t>
+  </si>
+  <si>
+    <t>Gaches Benjamin</t>
+  </si>
+  <si>
+    <t>Morel Samuel</t>
+  </si>
+  <si>
+    <t>Lifszyc Sonia</t>
+  </si>
+  <si>
+    <t>National/Européen</t>
+  </si>
+  <si>
+    <t>National</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHU NICE </t>
+  </si>
+  <si>
+    <t xml:space="preserve">LASSAUZAY Claire </t>
+  </si>
+  <si>
+    <t>APHM TIMONE ADULTES</t>
+  </si>
+  <si>
+    <t>Service de réhabilitations orales et chirurgicales</t>
+  </si>
+  <si>
+    <t>RUQUET Michel</t>
+  </si>
+  <si>
+    <t>LEVALLOIS Bernard</t>
+  </si>
+  <si>
+    <t>Service Odontologie ODF - Centre de soins dentaires Madeleine-Françoise Calais</t>
+  </si>
+  <si>
+    <t>BARTHELEMI Stéphane</t>
+  </si>
+  <si>
+    <t>SERVICE D'ORTHOPEDIE DENTO-FACIALE</t>
+  </si>
+  <si>
+    <t>LE GALL Michel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Affectations ODONTOLOGIE 2G - Mai 2026 </t>
+  </si>
+  <si>
+    <t>Guerfali Sofia</t>
+  </si>
+  <si>
+    <t>Leguevaques Marine</t>
+  </si>
+  <si>
+    <t>Bacis Paul</t>
+  </si>
+  <si>
+    <t>Bertonnet Aurore</t>
+  </si>
+  <si>
+    <t>Garcin Karla-Inès</t>
+  </si>
+  <si>
+    <t>Laudicina Florian</t>
+  </si>
+  <si>
+    <t>Pepiot Claire</t>
+  </si>
+  <si>
+    <t>Médecine bucco-dentaire (MBD)</t>
+  </si>
+  <si>
+    <t>Orthodontie dento-faciale (ODF)</t>
+  </si>
+  <si>
+    <t>Garros Clara</t>
+  </si>
+  <si>
+    <t>Garrouste Yanis</t>
+  </si>
+  <si>
+    <t>Seugnet Jane</t>
+  </si>
+  <si>
+    <t>le Cleuziat Jules</t>
+  </si>
+  <si>
+    <t>Lelarge Alison</t>
+  </si>
+  <si>
+    <t>Moulin Bastian</t>
+  </si>
+  <si>
+    <t>Pahun Paul</t>
+  </si>
+  <si>
+    <t>Reynaud Florian</t>
+  </si>
+  <si>
+    <t>Rougane Ivanka</t>
+  </si>
+  <si>
+    <t>Wolter Anne</t>
+  </si>
+  <si>
+    <t>Delaplace Thomas</t>
+  </si>
+  <si>
+    <t>El Baz Ariel</t>
+  </si>
+  <si>
+    <t>le Guilloux Clémence</t>
+  </si>
+  <si>
+    <t>MO0018200001</t>
+  </si>
+  <si>
+    <t>CHU MONTPELLIER</t>
+  </si>
+  <si>
+    <t>MO0018190001</t>
+  </si>
+  <si>
+    <t>Service Odontologie MBD - Centre de soins dentaires Madeleine-Françoise Calais</t>
+  </si>
+  <si>
+    <t>Service d'Odontologie MBD</t>
+  </si>
+  <si>
+    <t>Service d'Odontologie ODF</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <b/>
+      <sz val="14"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="18"/>
-[...5 lines deleted...]
-    <font>
       <b/>
-      <sz val="15"/>
-      <color theme="3"/>
+      <sz val="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...90 lines deleted...]
-      <sz val="11"/>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="33">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFC6EFCE"/>
+        <fgColor theme="4" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFC7CE"/>
+        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFEB9C"/>
-[...116 lines deleted...]
-        <fgColor theme="8"/>
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
-        <bgColor indexed="65"/>
-[...34 lines deleted...]
-        <bgColor indexed="65"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="19">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
       <right/>
-      <top/>
-[...1 lines deleted...]
-        <color theme="4"/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
       <right/>
       <top/>
-      <bottom style="thick">
-        <color theme="4" tint="0.499984740745262"/>
+      <bottom style="thin">
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-[...9 lines deleted...]
-      </left>
       <right style="thin">
-        <color rgb="FF7F7F7F"/>
+        <color auto="1"/>
       </right>
       <top style="thin">
-        <color rgb="FF7F7F7F"/>
-[...78 lines deleted...]
-      <top style="dotted">
         <color auto="1"/>
       </top>
-      <bottom style="dotted">
-[...115 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="42">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...39 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="42">
-[...29 lines deleted...]
-    <cellStyle name="Neutre" xfId="8" builtinId="28" customBuiltin="1"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
-[...9 lines deleted...]
-    <cellStyle name="Vérification" xfId="13" builtinId="23" customBuiltin="1"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="14">
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="1" formatCode="0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="8" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.14999847407452621"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{1353319A-0F87-4BF5-8C00-6020AE76B2EE}" name="Tableau1" displayName="Tableau1" ref="B3:K60" totalsRowShown="0" headerRowDxfId="13" headerRowBorderDxfId="12" tableBorderDxfId="11" totalsRowBorderDxfId="10">
+  <autoFilter ref="B3:K60" xr:uid="{1353319A-0F87-4BF5-8C00-6020AE76B2EE}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B4:K60">
+    <sortCondition ref="C3:C60"/>
+  </sortState>
+  <tableColumns count="10">
+    <tableColumn id="1" xr3:uid="{C0265D2B-1976-4019-86CB-248070A1BC83}" name="Des de Gestion" dataDxfId="9"/>
+    <tableColumn id="2" xr3:uid="{22A3C4E9-B88B-4990-BDF2-8952E2782424}" name="Subdivision" dataDxfId="8"/>
+    <tableColumn id="3" xr3:uid="{6FF5190F-B095-4B90-A1A2-55D74659646E}" name="National/Européen" dataDxfId="7"/>
+    <tableColumn id="4" xr3:uid="{0361174F-3B6D-4A6D-A271-A0D915D12463}" name="Promotion" dataDxfId="6"/>
+    <tableColumn id="5" xr3:uid="{2CE833A2-CB7C-4348-A7ED-16121193F9B6}" name="Identité" dataDxfId="5"/>
+    <tableColumn id="7" xr3:uid="{B7D46F13-463B-42B4-AD46-0CD1817F6C83}" name="DES" dataDxfId="4"/>
+    <tableColumn id="8" xr3:uid="{9D82BC55-3F43-4447-9BB2-46F954E0B856}" name="N° du TS" dataDxfId="3"/>
+    <tableColumn id="9" xr3:uid="{B425FA93-66C8-4509-98D8-2D7BAC137ACA}" name="Ets d'affectation" dataDxfId="2"/>
+    <tableColumn id="10" xr3:uid="{EA951010-7440-4C8A-8FAF-3E283EA4D5A9}" name="Services d'affectation" dataDxfId="1"/>
+    <tableColumn id="11" xr3:uid="{8D83AF82-4FE7-443A-B973-AE00568AED93}" name="RTS" dataDxfId="0"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
@@ -1682,1664 +1297,1995 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{727815AB-D550-4495-BA69-6FA75A780648}">
-  <dimension ref="A1:AD12"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ACC1DE2D-983A-4F1E-A35D-C29499FC9C82}">
+  <dimension ref="A1:K60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C18" sqref="C18"/>
-[...1398 lines deleted...]
-      <selection activeCell="O11" sqref="O11"/>
+      <selection activeCell="L11" sqref="L11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="15" max="15" width="15.5703125" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="28" max="28" width="20.7109375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="7.140625" customWidth="1"/>
+    <col min="2" max="2" width="14.7109375" customWidth="1"/>
+    <col min="3" max="3" width="12.140625" customWidth="1"/>
+    <col min="4" max="4" width="12.28515625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="11.42578125" style="2"/>
+    <col min="6" max="6" width="22.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="29.7109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="14.85546875" style="3" customWidth="1"/>
+    <col min="9" max="9" width="21.85546875" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="42.5703125" customWidth="1"/>
+    <col min="11" max="11" width="20.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="11" t="s">
+    <row r="1" spans="1:11" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A1" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="B1" s="23"/>
+      <c r="C1" s="23"/>
+      <c r="D1" s="23"/>
+      <c r="E1" s="23"/>
+      <c r="F1" s="23"/>
+    </row>
+    <row r="3" spans="1:11" ht="27" x14ac:dyDescent="0.25">
+      <c r="B3" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="12" t="s">
+      <c r="C3" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="12" t="s">
+      <c r="D3" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="E3" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="F3" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="12" t="s">
-[...2 lines deleted...]
-      <c r="E1" s="12" t="s">
+      <c r="G3" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="12" t="s">
+      <c r="H3" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="12" t="s">
+      <c r="I3" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="12" t="s">
+      <c r="J3" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="12" t="s">
+      <c r="K3" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="12" t="s">
-[...2 lines deleted...]
-      <c r="K1" s="12" t="s">
+    </row>
+    <row r="4" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B4" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E4" s="17">
+        <v>2024</v>
+      </c>
+      <c r="F4" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="G4" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="H4" s="21">
+        <v>43001933</v>
+      </c>
+      <c r="I4" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="J4" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="K4" s="22" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B5" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E5" s="17">
+        <v>2025</v>
+      </c>
+      <c r="F5" s="14" t="s">
+        <v>73</v>
+      </c>
+      <c r="G5" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="H5" s="21">
+        <v>43001933</v>
+      </c>
+      <c r="I5" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="J5" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="K5" s="22" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B6" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E6" s="17">
+        <v>2025</v>
+      </c>
+      <c r="F6" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G6" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="H6" s="21">
+        <v>43001933</v>
+      </c>
+      <c r="I6" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="J6" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="K6" s="22" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B7" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E7" s="17">
+        <v>2024</v>
+      </c>
+      <c r="F7" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="G7" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="H7" s="21">
+        <v>43001933</v>
+      </c>
+      <c r="I7" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="J7" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="K7" s="22" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B8" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" s="17">
+        <v>2025</v>
+      </c>
+      <c r="F8" s="14" t="s">
+        <v>75</v>
+      </c>
+      <c r="G8" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="H8" s="21">
+        <v>43001933</v>
+      </c>
+      <c r="I8" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="J8" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="K8" s="22" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B9" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E9" s="17">
+        <v>2023</v>
+      </c>
+      <c r="F9" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="G9" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="H9" s="21">
+        <v>43001933</v>
+      </c>
+      <c r="I9" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="J9" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="K9" s="22" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B10" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E10" s="17">
+        <v>2024</v>
+      </c>
+      <c r="F10" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="G10" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="H10" s="21">
+        <v>76000881</v>
+      </c>
+      <c r="I10" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="J10" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="K10" s="22" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B11" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E11" s="17">
+        <v>2023</v>
+      </c>
+      <c r="F11" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="G11" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="H11" s="21">
+        <v>76000881</v>
+      </c>
+      <c r="I11" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="J11" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="K11" s="22" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B12" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D12" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E12" s="17">
+        <v>2023</v>
+      </c>
+      <c r="F12" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="G12" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="H12" s="21">
+        <v>76000881</v>
+      </c>
+      <c r="I12" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="J12" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="K12" s="22" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B13" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E13" s="17">
+        <v>2023</v>
+      </c>
+      <c r="F13" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="G13" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="H13" s="21">
+        <v>76000881</v>
+      </c>
+      <c r="I13" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="J13" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="K13" s="22" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B14" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E14" s="17">
+        <v>2023</v>
+      </c>
+      <c r="F14" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="G14" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="H14" s="21">
+        <v>76000881</v>
+      </c>
+      <c r="I14" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="J14" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="K14" s="22" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B15" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E15" s="17">
+        <v>2024</v>
+      </c>
+      <c r="F15" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="G15" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="H15" s="21">
+        <v>76000881</v>
+      </c>
+      <c r="I15" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="J15" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="K15" s="22" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B16" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" s="17">
+        <v>2025</v>
+      </c>
+      <c r="F16" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="G16" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="H16" s="21">
+        <v>76000881</v>
+      </c>
+      <c r="I16" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="J16" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="K16" s="22" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="17" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B17" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E17" s="17">
+        <v>2025</v>
+      </c>
+      <c r="F17" s="14" t="s">
+        <v>77</v>
+      </c>
+      <c r="G17" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="H17" s="21">
+        <v>76000881</v>
+      </c>
+      <c r="I17" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="J17" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="K17" s="22" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="18" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B18" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E18" s="17">
+        <v>2024</v>
+      </c>
+      <c r="F18" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="G18" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="H18" s="21">
+        <v>76000881</v>
+      </c>
+      <c r="I18" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="J18" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="K18" s="22" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="19" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B19" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" s="18">
+        <v>2024</v>
+      </c>
+      <c r="F19" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="G19" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="H19" s="21">
+        <v>76000881</v>
+      </c>
+      <c r="I19" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="J19" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="K19" s="22" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="20" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B20" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E20" s="18">
+        <v>2024</v>
+      </c>
+      <c r="F20" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="G20" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="H20" s="21">
+        <v>76000881</v>
+      </c>
+      <c r="I20" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="J20" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="K20" s="22" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="21" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B21" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D21" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" s="18">
+        <v>2024</v>
+      </c>
+      <c r="F21" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="G21" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="H21" s="21">
+        <v>76000881</v>
+      </c>
+      <c r="I21" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="J21" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="K21" s="22" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="22" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B22" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D22" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E22" s="18">
+        <v>2025</v>
+      </c>
+      <c r="F22" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="G22" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="H22" s="21">
+        <v>76000881</v>
+      </c>
+      <c r="I22" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="J22" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="K22" s="22" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="23" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B23" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D23" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E23" s="18">
+        <v>2024</v>
+      </c>
+      <c r="F23" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="G23" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="H23" s="21">
+        <v>76000881</v>
+      </c>
+      <c r="I23" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="J23" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="K23" s="22" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="24" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B24" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D24" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E24" s="18">
+        <v>2025</v>
+      </c>
+      <c r="F24" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="G24" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="H24" s="21">
+        <v>76000881</v>
+      </c>
+      <c r="I24" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="J24" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="K24" s="22" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="25" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B25" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E25" s="18">
+        <v>2025</v>
+      </c>
+      <c r="F25" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="G25" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="H25" s="21">
+        <v>76000881</v>
+      </c>
+      <c r="I25" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="J25" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="K25" s="22" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="26" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B26" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E26" s="18">
+        <v>2023</v>
+      </c>
+      <c r="F26" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="G26" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="H26" s="21">
+        <v>76000881</v>
+      </c>
+      <c r="I26" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="J26" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="K26" s="22" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="27" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B27" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D27" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E27" s="18">
+        <v>2025</v>
+      </c>
+      <c r="F27" s="14" t="s">
+        <v>81</v>
+      </c>
+      <c r="G27" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="H27" s="21">
+        <v>76000881</v>
+      </c>
+      <c r="I27" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="J27" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="K27" s="22" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="28" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B28" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D28" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E28" s="17">
+        <v>2025</v>
+      </c>
+      <c r="F28" s="14" t="s">
+        <v>82</v>
+      </c>
+      <c r="G28" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="H28" s="21">
+        <v>76000881</v>
+      </c>
+      <c r="I28" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="J28" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="K28" s="22" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="29" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B29" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="L1" s="12" t="s">
+      <c r="D29" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E29" s="17">
+        <v>2024</v>
+      </c>
+      <c r="F29" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="G29" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="H29" s="21" t="s">
+        <v>88</v>
+      </c>
+      <c r="I29" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="J29" s="14" t="s">
+        <v>89</v>
+      </c>
+      <c r="K29" s="22" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="30" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B30" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D30" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E30" s="17">
+        <v>2025</v>
+      </c>
+      <c r="F30" s="14" t="s">
+        <v>64</v>
+      </c>
+      <c r="G30" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="H30" s="21" t="s">
+        <v>88</v>
+      </c>
+      <c r="I30" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="J30" s="14" t="s">
+        <v>89</v>
+      </c>
+      <c r="K30" s="22" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="31" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B31" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D31" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E31" s="17">
+        <v>2024</v>
+      </c>
+      <c r="F31" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="G31" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="H31" s="21" t="s">
+        <v>88</v>
+      </c>
+      <c r="I31" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="J31" s="14" t="s">
+        <v>89</v>
+      </c>
+      <c r="K31" s="22" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="32" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B32" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D32" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E32" s="17">
+        <v>2023</v>
+      </c>
+      <c r="F32" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="G32" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="H32" s="21" t="s">
+        <v>88</v>
+      </c>
+      <c r="I32" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="J32" s="14" t="s">
+        <v>89</v>
+      </c>
+      <c r="K32" s="22" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="33" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B33" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D33" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E33" s="17">
+        <v>2025</v>
+      </c>
+      <c r="F33" s="14" t="s">
+        <v>65</v>
+      </c>
+      <c r="G33" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="H33" s="21" t="s">
+        <v>88</v>
+      </c>
+      <c r="I33" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="J33" s="14" t="s">
+        <v>89</v>
+      </c>
+      <c r="K33" s="22" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="34" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B34" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D34" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E34" s="17">
+        <v>2023</v>
+      </c>
+      <c r="F34" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="G34" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="H34" s="21" t="s">
+        <v>88</v>
+      </c>
+      <c r="I34" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="J34" s="14" t="s">
+        <v>89</v>
+      </c>
+      <c r="K34" s="22" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="35" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B35" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D35" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E35" s="17">
+        <v>2025</v>
+      </c>
+      <c r="F35" s="14" t="s">
+        <v>66</v>
+      </c>
+      <c r="G35" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="H35" s="21" t="s">
+        <v>86</v>
+      </c>
+      <c r="I35" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="J35" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="K35" s="22" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="36" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B36" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D36" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E36" s="17">
+        <v>2025</v>
+      </c>
+      <c r="F36" s="14" t="s">
+        <v>67</v>
+      </c>
+      <c r="G36" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="H36" s="21" t="s">
+        <v>86</v>
+      </c>
+      <c r="I36" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="J36" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="K36" s="22" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="37" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B37" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E37" s="17">
+        <v>2024</v>
+      </c>
+      <c r="F37" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="G37" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="H37" s="21" t="s">
+        <v>86</v>
+      </c>
+      <c r="I37" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="J37" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="K37" s="22" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="38" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B38" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D38" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E38" s="17">
+        <v>2024</v>
+      </c>
+      <c r="F38" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G38" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="H38" s="21" t="s">
+        <v>86</v>
+      </c>
+      <c r="I38" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="J38" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="K38" s="22" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="39" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B39" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E39" s="17">
+        <v>2024</v>
+      </c>
+      <c r="F39" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="G39" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="H39" s="21" t="s">
+        <v>86</v>
+      </c>
+      <c r="I39" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="J39" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="K39" s="22" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="40" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B40" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E40" s="17">
+        <v>2025</v>
+      </c>
+      <c r="F40" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="G40" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="H40" s="21" t="s">
+        <v>86</v>
+      </c>
+      <c r="I40" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="J40" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="K40" s="22" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="41" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B41" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E41" s="17">
+        <v>2023</v>
+      </c>
+      <c r="F41" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G41" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="H41" s="21" t="s">
+        <v>86</v>
+      </c>
+      <c r="I41" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="J41" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="K41" s="22" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="42" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B42" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E42" s="17">
+        <v>2023</v>
+      </c>
+      <c r="F42" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="H42" s="21" t="s">
+        <v>86</v>
+      </c>
+      <c r="I42" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="J42" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="K42" s="22" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="43" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B43" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D43" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E43" s="18">
+        <v>2025</v>
+      </c>
+      <c r="F43" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="G43" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="H43" s="21" t="s">
+        <v>86</v>
+      </c>
+      <c r="I43" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="J43" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="K43" s="22" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="44" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B44" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E44" s="18">
+        <v>2023</v>
+      </c>
+      <c r="F44" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="G44" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="H44" s="21" t="s">
+        <v>86</v>
+      </c>
+      <c r="I44" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="J44" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="K44" s="22" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="45" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B45" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E45" s="18">
+        <v>2024</v>
+      </c>
+      <c r="F45" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="G45" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="H45" s="21" t="s">
+        <v>86</v>
+      </c>
+      <c r="I45" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="J45" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="K45" s="22" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="46" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B46" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E46" s="18">
+        <v>2023</v>
+      </c>
+      <c r="F46" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="G46" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="H46" s="21" t="s">
+        <v>86</v>
+      </c>
+      <c r="I46" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="J46" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="K46" s="22" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="47" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B47" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="M1" s="12" t="s">
-[...8 lines deleted...]
-      <c r="P1" s="12" t="s">
+      <c r="E47" s="18">
+        <v>2025</v>
+      </c>
+      <c r="F47" s="14" t="s">
+        <v>70</v>
+      </c>
+      <c r="G47" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="H47" s="21" t="s">
+        <v>86</v>
+      </c>
+      <c r="I47" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="J47" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="K47" s="22" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="48" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B48" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" s="18">
+        <v>2024</v>
+      </c>
+      <c r="F48" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="G48" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="H48" s="21" t="s">
+        <v>86</v>
+      </c>
+      <c r="I48" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="J48" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="K48" s="22" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="49" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B49" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D49" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" s="18">
+        <v>2023</v>
+      </c>
+      <c r="F49" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="Q1" s="12" t="s">
-[...101 lines deleted...]
-        <v>217</v>
+      <c r="G49" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="H49" s="21" t="s">
+        <v>86</v>
+      </c>
+      <c r="I49" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="J49" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="K49" s="22" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="50" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B50" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D50" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E50" s="17">
+        <v>2023</v>
+      </c>
+      <c r="F50" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="G50" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="H50" s="21">
+        <v>43001376</v>
+      </c>
+      <c r="I50" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="J50" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="K50" s="22" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="51" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B51" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D51" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E51" s="17">
+        <v>2025</v>
+      </c>
+      <c r="F51" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="G51" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="H51" s="21">
+        <v>43001376</v>
+      </c>
+      <c r="I51" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="J51" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="K51" s="22" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="52" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B52" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D52" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E52" s="17">
+        <v>2023</v>
+      </c>
+      <c r="F52" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="G52" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="H52" s="21">
+        <v>43001376</v>
+      </c>
+      <c r="I52" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="J52" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="K52" s="22" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="53" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B53" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D53" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E53" s="17">
+        <v>2024</v>
+      </c>
+      <c r="F53" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="G53" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="H53" s="21">
+        <v>43001376</v>
+      </c>
+      <c r="I53" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="J53" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="K53" s="22" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="54" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B54" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D54" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E54" s="19">
+        <v>2024</v>
+      </c>
+      <c r="F54" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="G54" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="H54" s="21">
+        <v>43001376</v>
+      </c>
+      <c r="I54" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="J54" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="K54" s="22" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="55" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B55" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D55" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E55" s="17">
+        <v>2023</v>
+      </c>
+      <c r="F55" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="G55" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="H55" s="21">
+        <v>43001376</v>
+      </c>
+      <c r="I55" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="J55" s="14" t="s">
+        <v>91</v>
+      </c>
+      <c r="K55" s="22" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="56" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B56" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D56" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E56" s="17">
+        <v>2025</v>
+      </c>
+      <c r="F56" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="G56" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="H56" s="21">
+        <v>43001376</v>
+      </c>
+      <c r="I56" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="J56" s="14" t="s">
+        <v>91</v>
+      </c>
+      <c r="K56" s="22" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="57" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B57" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="D57" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E57" s="17">
+        <v>2024</v>
+      </c>
+      <c r="F57" s="14" t="s">
+        <v>45</v>
+      </c>
+      <c r="G57" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="H57" s="21">
+        <v>43001376</v>
+      </c>
+      <c r="I57" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="J57" s="14" t="s">
+        <v>91</v>
+      </c>
+      <c r="K57" s="22" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="58" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B58" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D58" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E58" s="18">
+        <v>2023</v>
+      </c>
+      <c r="F58" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="G58" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="H58" s="21">
+        <v>43001376</v>
+      </c>
+      <c r="I58" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="J58" s="14" t="s">
+        <v>91</v>
+      </c>
+      <c r="K58" s="22" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="59" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B59" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D59" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E59" s="20">
+        <v>2025</v>
+      </c>
+      <c r="F59" s="14" t="s">
+        <v>85</v>
+      </c>
+      <c r="G59" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="H59" s="21">
+        <v>43001376</v>
+      </c>
+      <c r="I59" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="J59" s="14" t="s">
+        <v>91</v>
+      </c>
+      <c r="K59" s="22" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="60" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B60" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="D60" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E60" s="18">
+        <v>2024</v>
+      </c>
+      <c r="F60" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="G60" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="H60" s="21">
+        <v>43001376</v>
+      </c>
+      <c r="I60" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="J60" s="14" t="s">
+        <v>91</v>
+      </c>
+      <c r="K60" s="22" t="s">
+        <v>54</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:F1"/>
+  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <tableParts count="1">
+    <tablePart r:id="rId2"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>AFFECTATIONS PRATICIENS EURO</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Mai 2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company>Ministeres Sociaux</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>HELAL, Mezhoura (AGC-CNG)</dc:creator>
+  <dc:creator>REBICHON, Pauline (ARS-OC/DPR/FORMATION PS PHARMACIE BIOLOGIE)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_SetDate">
-    <vt:lpwstr>2025-09-22T16:44:22Z</vt:lpwstr>
+    <vt:lpwstr>2025-09-19T07:31:37Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Name">
     <vt:lpwstr>[Prod v5] C1 - Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_SiteId">
     <vt:lpwstr>035e5292-5a25-4509-bb08-a555f7d31a8b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_ActionId">
-    <vt:lpwstr>d55f1bc5-809e-4a92-a6bf-7293ecd7259e</vt:lpwstr>
+    <vt:lpwstr>fc50c896-07c1-45f0-baf1-05c1d2759d1c</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Tag">
     <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>