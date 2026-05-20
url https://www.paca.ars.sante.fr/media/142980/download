--- v0 (2025-11-16)
+++ v1 (2026-05-20)
@@ -53,344 +53,265 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A3FA898" w14:textId="77777777" w:rsidR="003204FF" w:rsidRDefault="003204FF" w:rsidP="003204FF">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11CA8BB1" w14:textId="77777777" w:rsidR="003204FF" w:rsidRPr="003204FF" w:rsidRDefault="003204FF" w:rsidP="003204FF">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="047779C8" w14:textId="77777777" w:rsidR="003204FF" w:rsidRDefault="003204FF" w:rsidP="003204FF">
+    <w:p w14:paraId="047779C8" w14:textId="77777777" w:rsidR="003204FF" w:rsidRPr="00944517" w:rsidRDefault="003204FF" w:rsidP="003204FF">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="164194"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79E5BBB7" w14:textId="471B962B" w:rsidR="003204FF" w:rsidRPr="003204FF" w:rsidRDefault="00A76B8E" w:rsidP="003204FF">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:shd w:val="clear" w:color="auto" w:fill="164194"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="003204FF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="003204FF">
+        <w:t xml:space="preserve">APPEL </w:t>
+      </w:r>
+      <w:r w:rsidR="00280D5F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>APPEL A PROJETS 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003204FF" w:rsidRPr="003204FF">
+        <w:t>À</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003204FF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t xml:space="preserve"> PROJETS 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00944517">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="101F5809" w14:textId="77777777" w:rsidR="003204FF" w:rsidRPr="003204FF" w:rsidRDefault="00A76B8E" w:rsidP="003204FF">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:shd w:val="clear" w:color="auto" w:fill="164194"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003204FF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Dans le cadre du fonds d’accompagnement de la transformation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36FF9659" w14:textId="7CEFDEE7" w:rsidR="000F7E11" w:rsidRPr="003204FF" w:rsidRDefault="00A76B8E" w:rsidP="003204FF">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:shd w:val="clear" w:color="auto" w:fill="164194"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003204FF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>des établissements</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003204FF" w:rsidRPr="003204FF">
+        <w:t>des</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003204FF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003204FF">
+        <w:t xml:space="preserve"> établissements</w:t>
+      </w:r>
+      <w:r w:rsidR="003204FF" w:rsidRPr="003204FF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003204FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
         <w:t>et services d’aide par le travail (FATESAT)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E157274" w14:textId="77777777" w:rsidR="003204FF" w:rsidRPr="003204FF" w:rsidRDefault="003204FF" w:rsidP="003204FF">
+    <w:p w14:paraId="2E157274" w14:textId="77777777" w:rsidR="003204FF" w:rsidRPr="00944517" w:rsidRDefault="003204FF" w:rsidP="003204FF">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:shd w:val="clear" w:color="auto" w:fill="164194"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25D2A62D" w14:textId="77777777" w:rsidR="003204FF" w:rsidRDefault="003204FF" w:rsidP="003204FF">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CBF3CAC" w14:textId="1F8754F3" w:rsidR="003204FF" w:rsidRPr="003204FF" w:rsidRDefault="003204FF" w:rsidP="003204FF">
+    <w:p w14:paraId="0CBF3CAC" w14:textId="1F8754F3" w:rsidR="003204FF" w:rsidRPr="00944517" w:rsidRDefault="003204FF" w:rsidP="003204FF">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...9 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00944517">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>DOSSIER DE CANDIDATURE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06379D3E" w14:textId="77777777" w:rsidR="000F7E11" w:rsidRPr="003204FF" w:rsidRDefault="000F7E11" w:rsidP="003204FF">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...114 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="47CD4E21" w14:textId="77777777" w:rsidR="005458D3" w:rsidRPr="003204FF" w:rsidRDefault="005458D3" w:rsidP="003204FF">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003204FF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A3B34A3" w14:textId="77777777" w:rsidR="00F805FF" w:rsidRPr="003204FF" w:rsidRDefault="00F805FF" w:rsidP="003204FF">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
@@ -811,72 +732,72 @@
       <w:r w:rsidRPr="003204FF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
         </w:rPr>
         <w:t>Nombre de places d’ESAT autorisées </w:t>
       </w:r>
       <w:r w:rsidRPr="003204FF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C0EB5F0" w14:textId="77777777" w:rsidR="00F805FF" w:rsidRPr="003204FF" w:rsidRDefault="00F805FF" w:rsidP="003204FF">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B668058" w14:textId="62661089" w:rsidR="00F805FF" w:rsidRPr="003204FF" w:rsidRDefault="00F805FF" w:rsidP="003204FF">
+    <w:p w14:paraId="2B668058" w14:textId="5F3EE46B" w:rsidR="00F805FF" w:rsidRPr="003204FF" w:rsidRDefault="00F805FF" w:rsidP="003204FF">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003204FF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
         </w:rPr>
         <w:t>Taux d’occupation réel en 202</w:t>
       </w:r>
-      <w:r w:rsidR="003204FF">
-[...4 lines deleted...]
-        <w:t>4</w:t>
+      <w:r w:rsidR="00944517">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="003204FF" w:rsidRPr="003204FF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003204FF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="003204FF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="165686BD" w14:textId="77777777" w:rsidR="00F805FF" w:rsidRPr="003204FF" w:rsidRDefault="00F805FF" w:rsidP="003204FF">
       <w:pPr>
@@ -958,51 +879,65 @@
     <w:p w14:paraId="3A01B659" w14:textId="77777777" w:rsidR="00F805FF" w:rsidRPr="003204FF" w:rsidRDefault="00F805FF" w:rsidP="003204FF">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003204FF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Répartition des travailleurs par typologie de handicap </w:t>
       </w:r>
       <w:r w:rsidRPr="003204FF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">(handicap psychique, </w:t>
       </w:r>
       <w:r w:rsidR="003B0672" w:rsidRPr="003204FF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t>troubles du spectre de l’autisme/troubles du neuro-développement (</w:t>
+        <w:t xml:space="preserve">troubles du spectre de l’autisme/troubles du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003B0672" w:rsidRPr="003204FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>neuro-développement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003B0672" w:rsidRPr="003204FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="003204FF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>TSA/TND</w:t>
       </w:r>
       <w:r w:rsidR="003B0672" w:rsidRPr="003204FF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="003204FF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">, déficience intellectuelle, autre) : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EBD5104" w14:textId="77777777" w:rsidR="00F805FF" w:rsidRPr="003204FF" w:rsidRDefault="00F805FF" w:rsidP="003204FF">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -2378,61 +2313,61 @@
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AA04F7" w:rsidRPr="003204FF" w:rsidSect="003204FF">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="328503E6" w14:textId="77777777" w:rsidR="00243BA6" w:rsidRDefault="00243BA6" w:rsidP="00231D01">
+    <w:p w14:paraId="01E5BDEA" w14:textId="77777777" w:rsidR="00D46553" w:rsidRDefault="00D46553" w:rsidP="00231D01">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1CC1F350" w14:textId="77777777" w:rsidR="00243BA6" w:rsidRDefault="00243BA6" w:rsidP="00231D01">
+    <w:p w14:paraId="305C35A3" w14:textId="77777777" w:rsidR="00D46553" w:rsidRDefault="00D46553" w:rsidP="00231D01">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2461,68 +2396,75 @@
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:id w:val="1576554412"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="319A1BC5" w14:textId="588F72E8" w:rsidR="00231D01" w:rsidRPr="003204FF" w:rsidRDefault="003204FF" w:rsidP="003204FF">
+      <w:p w14:paraId="319A1BC5" w14:textId="22E3EFF6" w:rsidR="00231D01" w:rsidRPr="003204FF" w:rsidRDefault="003204FF" w:rsidP="003204FF">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="003204FF">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
-          <w:t>AAP FATESAT 2025</w:t>
+          <w:t>AAP FATESAT 202</w:t>
+        </w:r>
+        <w:r w:rsidR="00944517">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>6</w:t>
         </w:r>
         <w:r w:rsidRPr="003204FF">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidRPr="003204FF">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00231D01" w:rsidRPr="003204FF">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
@@ -2546,61 +2488,61 @@
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00231D01" w:rsidRPr="003204FF">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A7ADDC7" w14:textId="77777777" w:rsidR="00243BA6" w:rsidRDefault="00243BA6" w:rsidP="00231D01">
+    <w:p w14:paraId="71201525" w14:textId="77777777" w:rsidR="00D46553" w:rsidRDefault="00D46553" w:rsidP="00231D01">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D3D1EC1" w14:textId="77777777" w:rsidR="00243BA6" w:rsidRDefault="00243BA6" w:rsidP="00231D01">
+    <w:p w14:paraId="59DA39DE" w14:textId="77777777" w:rsidR="00D46553" w:rsidRDefault="00D46553" w:rsidP="00231D01">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="212E087C" w14:textId="235C6A63" w:rsidR="003204FF" w:rsidRPr="003204FF" w:rsidRDefault="003204FF" w:rsidP="003204FF">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003204FF">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -2801,123 +2743,132 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F805FF"/>
     <w:rsid w:val="000F7E11"/>
     <w:rsid w:val="00231D01"/>
     <w:rsid w:val="00243BA6"/>
     <w:rsid w:val="0025142D"/>
+    <w:rsid w:val="00280D5F"/>
     <w:rsid w:val="003204FF"/>
     <w:rsid w:val="00386D93"/>
     <w:rsid w:val="003A4F2E"/>
     <w:rsid w:val="003B0672"/>
+    <w:rsid w:val="003D5091"/>
     <w:rsid w:val="00426283"/>
+    <w:rsid w:val="0049340D"/>
     <w:rsid w:val="0052464E"/>
     <w:rsid w:val="005458D3"/>
+    <w:rsid w:val="006607F5"/>
     <w:rsid w:val="006B6E01"/>
     <w:rsid w:val="00736D97"/>
     <w:rsid w:val="00742038"/>
     <w:rsid w:val="00850F68"/>
     <w:rsid w:val="00927AA9"/>
+    <w:rsid w:val="00944517"/>
     <w:rsid w:val="00950132"/>
     <w:rsid w:val="0096255B"/>
+    <w:rsid w:val="00967B61"/>
     <w:rsid w:val="00990AD9"/>
     <w:rsid w:val="00A76B8E"/>
     <w:rsid w:val="00AA04F7"/>
+    <w:rsid w:val="00AE2FF8"/>
     <w:rsid w:val="00C2345F"/>
     <w:rsid w:val="00CE3EC7"/>
     <w:rsid w:val="00D2433F"/>
+    <w:rsid w:val="00D46553"/>
     <w:rsid w:val="00E0428F"/>
     <w:rsid w:val="00E73C33"/>
     <w:rsid w:val="00E80C58"/>
     <w:rsid w:val="00F161DD"/>
     <w:rsid w:val="00F805FF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="02BC921A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{8C3D4EC4-EAD8-4153-ACC8-75E0D582C28C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
@@ -3796,75 +3747,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF16186B-433E-47DB-9821-F725E854AC51}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>526</Words>
-  <Characters>2894</Characters>
+  <Words>502</Words>
+  <Characters>2762</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
+  <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>PPT/DSI</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3414</CharactersWithSpaces>
+  <CharactersWithSpaces>3258</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>BOULISSIERE, Thierry (DGCS/SERVICE DES POLITIQUES SOCIALES ET MEDICO SOCIALES/3EME SOU)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>