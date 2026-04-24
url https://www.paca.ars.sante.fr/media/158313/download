--- v0 (2026-03-09)
+++ v1 (2026-04-24)
@@ -1,12889 +1,3138 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="61FCE26B" w14:textId="77777777" w:rsidR="003E35AD" w:rsidRDefault="003E35AD">
-[...656 lines deleted...]
-          <w:hyperlink w:anchor="_bookmark0" w:history="1">
+    <w:p w14:paraId="6277125F" w14:textId="77777777" w:rsidR="007106F2" w:rsidRDefault="007106F2" w:rsidP="007106F2"/>
+    <w:p w14:paraId="0D08A107" w14:textId="77777777" w:rsidR="007106F2" w:rsidRDefault="007106F2" w:rsidP="007106F2"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="13428" w:type="dxa"/>
+        <w:tblInd w:w="-497" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10348"/>
+        <w:gridCol w:w="3080"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007106F2" w:rsidRPr="00DC513C" w14:paraId="547B7F2F" w14:textId="77777777" w:rsidTr="00F34D8C">
+        <w:trPr>
+          <w:trHeight w:val="720"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10348" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F164D35" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="00A816C5" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="0E2841" w:themeColor="text2"/>
+                <w:sz w:val="44"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A816C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="0E2841" w:themeColor="text2"/>
+                <w:sz w:val="44"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t>DOSSIER DE CANDIDATURE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="359C9E8E" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="00DC513C" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007106F2" w:rsidRPr="00DC513C" w14:paraId="4E70926D" w14:textId="77777777" w:rsidTr="00F34D8C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10348" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20CB007F" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="00DC513C" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26DEDA7C" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="00DC513C" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007106F2" w:rsidRPr="00DC513C" w14:paraId="40820EDE" w14:textId="77777777" w:rsidTr="00F34D8C">
+        <w:trPr>
+          <w:trHeight w:val="1020"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10348" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4FAE2F19" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="00A816C5" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:pStyle w:val="Corpsdetexte"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A816C5">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMI </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A816C5">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Mode veille en zones à environnement/atmosphère contrôlée : état des lieux, perspectives et mobilisation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6851A134" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="00DC513C" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:pStyle w:val="Corpsdetexte"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1EA240E7" w14:textId="77777777" w:rsidR="007106F2" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:pStyle w:val="Corpsdetexte"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC513C">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Structures éligibles : établissements </w:t>
+            </w:r>
             <w:r>
-              <w:t>-</w:t>
-            </w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>sanitaires</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC513C">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de la région</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F34D8C">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> PACA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51A09ECE" w14:textId="77777777" w:rsidR="007106F2" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:pStyle w:val="Corpsdetexte"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19F92A37" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="00DC513C" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:pStyle w:val="Corpsdetexte"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="44"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06D5509B" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="00DC513C" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="44"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007106F2" w:rsidRPr="00DC513C" w14:paraId="2F9EA6C2" w14:textId="77777777" w:rsidTr="00F34D8C">
+        <w:trPr>
+          <w:trHeight w:val="564"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10348" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58813C34" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="00DC513C" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A816C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E2841" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Auteur de la demande</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70EF83C2" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="00DC513C" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="44"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007106F2" w:rsidRPr="00DC513C" w14:paraId="76E3DDA5" w14:textId="77777777" w:rsidTr="00F34D8C">
+        <w:trPr>
+          <w:trHeight w:val="466"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10348" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74702EEC" w14:textId="77777777" w:rsidR="007106F2" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0EC51AC2" w14:textId="58196993" w:rsidR="007106F2" w:rsidRPr="00A816C5" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A816C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Raison sociale</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A816C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> :</w:t>
+            </w:r>
+            <w:r w:rsidR="003632E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="003632E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>……………………………………………………………………………………………..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AA0443E" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="00A816C5" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3166C81B" w14:textId="1633CD76" w:rsidR="007106F2" w:rsidRPr="00A816C5" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A816C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>N° FINESS</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A816C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> :</w:t>
+            </w:r>
+            <w:r w:rsidR="003632E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="003632E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>…………………………………………………………………………………………………</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F177585" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="00A816C5" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5204549E" w14:textId="6A1586EA" w:rsidR="007106F2" w:rsidRPr="00A816C5" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A816C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Adresse :</w:t>
+            </w:r>
+            <w:r w:rsidR="003632E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003632E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>……………………………………………………………………………………………</w:t>
+            </w:r>
+            <w:r w:rsidR="003632E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>…………</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B2F216B" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="00A816C5" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A21CE8E" w14:textId="3C05F0C3" w:rsidR="007106F2" w:rsidRPr="00A816C5" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A816C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Représentant légal :</w:t>
+            </w:r>
+            <w:r w:rsidR="003632E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003632E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>…………………………………………………………………………………………</w:t>
+            </w:r>
+            <w:r w:rsidR="003632E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DFDD867" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="00A816C5" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E63D7D0" w14:textId="606BE2D6" w:rsidR="007106F2" w:rsidRPr="00A816C5" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A816C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Référent du dossier (nom, fonction, mail, téléphone) :</w:t>
+            </w:r>
+            <w:r w:rsidR="003632E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003632E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>…………………………………………</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="003632E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>…….</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="003632E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="175B0BB9" w14:textId="2985868A" w:rsidR="007106F2" w:rsidRDefault="003632E0" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-2"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>……………………………………………………………………………………………</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>…………………..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1ADD84C9" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="00425A11" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F3BDEEC" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="00DC513C" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="44"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007106F2" w:rsidRPr="00DC513C" w14:paraId="3533978C" w14:textId="77777777" w:rsidTr="00F34D8C">
+        <w:trPr>
+          <w:trHeight w:val="466"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10348" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EBB01F2" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="00A816C5" w:rsidDel="003B2EAA" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="0E2841" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A816C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="0E2841" w:themeColor="text2"/>
+              </w:rPr>
+              <w:t>Présentation succincte</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07467643" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="00DC513C" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="44"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007106F2" w:rsidRPr="00DC513C" w14:paraId="5D5CE124" w14:textId="77777777" w:rsidTr="00F34D8C">
+        <w:trPr>
+          <w:trHeight w:val="466"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10348" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="174999F9" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="00A816C5" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A816C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nombre de blocs opératoires / ZAC/ZEC : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A6748F5" w14:textId="77777777" w:rsidR="003632E0" w:rsidRDefault="003632E0" w:rsidP="003632E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>……………………………………………………………………………………………………………………..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DA49D33" w14:textId="1766BCBE" w:rsidR="007106F2" w:rsidRDefault="003632E0" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>…………………………………………………………………………………………</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>……………………..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E7DD2E3" w14:textId="77777777" w:rsidR="003632E0" w:rsidRDefault="003632E0" w:rsidP="003632E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>…………………………………………………………………………………………………………………..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53F7A75E" w14:textId="77777777" w:rsidR="007106F2" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EDCABB2" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="00A816C5" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52B3B0BE" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="00A816C5" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A816C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organisation interne (services techniques, hygiène, bloc, RSE/DD) : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52904423" w14:textId="77777777" w:rsidR="007106F2" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C10321F" w14:textId="77777777" w:rsidR="003632E0" w:rsidRDefault="003632E0" w:rsidP="003632E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>…………………………………………………………………………………………………………………..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="245FA488" w14:textId="77777777" w:rsidR="003632E0" w:rsidRDefault="003632E0" w:rsidP="003632E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>…………………………………………………………………………………………………………………..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0437C403" w14:textId="77777777" w:rsidR="003632E0" w:rsidRDefault="003632E0" w:rsidP="003632E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>…………………………………………………………………………………………………………………..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5773855D" w14:textId="77777777" w:rsidR="007106F2" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05D01D67" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="00A816C5" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C049904" w14:textId="49B8AA2B" w:rsidR="007106F2" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A816C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Niveau actuel de maturité énergétique (diagnostics réalisés, GTB en place, etc.)</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD5098">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et volonté</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A816C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B63816A" w14:textId="77777777" w:rsidR="003632E0" w:rsidRDefault="003632E0" w:rsidP="003632E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>…………………………………………………………………………………………………………………..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1368A8C9" w14:textId="77777777" w:rsidR="003632E0" w:rsidRDefault="003632E0" w:rsidP="003632E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>…………………………………………………………………………………………………………………..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="311FE25D" w14:textId="77777777" w:rsidR="003632E0" w:rsidRDefault="003632E0" w:rsidP="003632E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>…………………………………………………………………………………………………………………..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="332F8C0D" w14:textId="77777777" w:rsidR="007106F2" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="421CA69D" w14:textId="77777777" w:rsidR="007106F2" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6030B158" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="00A816C5" w:rsidDel="003B2EAA" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="471074C7" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="00DC513C" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="44"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007106F2" w:rsidRPr="00DC513C" w14:paraId="3C48FA4B" w14:textId="77777777" w:rsidTr="00F34D8C">
+        <w:trPr>
+          <w:trHeight w:val="720"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10348" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F35FCAA" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="00A816C5" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E2841" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A816C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E2841" w:themeColor="text2"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>État des lieux</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="652AF6BF" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="00DC513C" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007106F2" w:rsidRPr="00DC513C" w14:paraId="5E2E7617" w14:textId="77777777" w:rsidTr="00F34D8C">
+        <w:trPr>
+          <w:trHeight w:val="442"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10348" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56B6E137" w14:textId="16D4A483" w:rsidR="007106F2" w:rsidRPr="00A816C5" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A816C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Présence d’un mode veille existant : Oui / Non</w:t>
+            </w:r>
+            <w:r w:rsidR="003632E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="003632E0" w:rsidRPr="003632E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(barré la mention inutile)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40EAF03E" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="00A816C5" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="100F5EA2" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="00A816C5" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A816C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Modalités de pilotage :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09381DEB" w14:textId="3F6013BE" w:rsidR="007106F2" w:rsidRDefault="007106F2" w:rsidP="007106F2">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A816C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Supervision GTB : Oui / Non</w:t>
+            </w:r>
+            <w:r w:rsidR="003632E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003632E0" w:rsidRPr="003632E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(barré la mention inutile)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48E07532" w14:textId="7914C1FB" w:rsidR="007106F2" w:rsidRDefault="007106F2" w:rsidP="007106F2">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A816C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Écrans locaux : Oui / Non</w:t>
+            </w:r>
+            <w:r w:rsidR="003632E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003632E0" w:rsidRPr="003632E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(barré la mention inutile)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65FCDB2D" w14:textId="080B3AA0" w:rsidR="007106F2" w:rsidRDefault="007106F2" w:rsidP="007106F2">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A816C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Autres dispositifs :</w:t>
+            </w:r>
+            <w:r w:rsidR="003632E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> …………………………………….</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30712949" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="00A816C5" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0049AA7E" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="00A816C5" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A816C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Données disponibles :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="251E5680" w14:textId="19721ECF" w:rsidR="007106F2" w:rsidRPr="00A816C5" w:rsidRDefault="007106F2" w:rsidP="007106F2">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A816C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Consommation annuelle ventilation : </w:t>
+            </w:r>
+            <w:r w:rsidR="003632E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>…………………………………………………</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17E94538" w14:textId="36E078AF" w:rsidR="007106F2" w:rsidRPr="00A816C5" w:rsidRDefault="007106F2" w:rsidP="007106F2">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A816C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Consommation annuelle chauffage : </w:t>
+            </w:r>
+            <w:r w:rsidR="003632E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>…………………………………………………</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B11399A" w14:textId="3B671A05" w:rsidR="007106F2" w:rsidRPr="00A816C5" w:rsidRDefault="007106F2" w:rsidP="007106F2">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A816C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Consommation annuelle froid : </w:t>
+            </w:r>
+            <w:r w:rsidR="003632E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>…………………………………………………</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="003632E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>…….</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="003632E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EDBB4FF" w14:textId="6B610068" w:rsidR="007106F2" w:rsidRDefault="007106F2" w:rsidP="007106F2">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A816C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contraintes identifiées (techniques, organisationnelles, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A816C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>réglementaires)</w:t>
+            </w:r>
+            <w:r w:rsidR="003632E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t> :…</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="003632E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>……..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B2720F9" w14:textId="6AEA9593" w:rsidR="003632E0" w:rsidRDefault="003632E0" w:rsidP="003632E0">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Contexte</w:t>
-            </w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>………………………………………………………………………………………………</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DBB4B6B" w14:textId="77777777" w:rsidR="007106F2" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="354904DD" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="00A816C5" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D4C6694" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="00F34D8C" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="070822DF" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="00DC513C" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007106F2" w:rsidRPr="00DC513C" w14:paraId="3CB4378E" w14:textId="77777777" w:rsidTr="00F34D8C">
+        <w:trPr>
+          <w:trHeight w:val="585"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10348" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37752939" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="00A816C5" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E2841" w:themeColor="text2"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A816C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E2841" w:themeColor="text2"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>Intention et ambition</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24BB3385" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="00DC513C" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007106F2" w:rsidRPr="00DC513C" w14:paraId="538F140C" w14:textId="77777777" w:rsidTr="00F34D8C">
+        <w:trPr>
+          <w:trHeight w:val="2707"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10348" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68C40BF0" w14:textId="44598D59" w:rsidR="007106F2" w:rsidRPr="00A816C5" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A816C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>Volonté de déployer un mode veille dans les 12 mois : Oui / Non</w:t>
+            </w:r>
+            <w:r w:rsidR="003632E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003632E0" w:rsidRPr="003632E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(barré la mention inutile)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="440AEFB9" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="00A816C5" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="729B5782" w14:textId="50CC3268" w:rsidR="007106F2" w:rsidRPr="00A816C5" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A816C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>Intérêt pour devenir établissement pilote : Oui / Non</w:t>
+            </w:r>
+            <w:r w:rsidR="003632E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003632E0" w:rsidRPr="003632E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(barré la mention inutile)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C79051F" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="00A816C5" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59C64981" w14:textId="2CC89395" w:rsidR="007106F2" w:rsidRPr="00A816C5" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A816C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>Intérêt pour être établissement observateur : Oui / Non</w:t>
+            </w:r>
+            <w:r w:rsidR="003632E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003632E0" w:rsidRPr="003632E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(barré la mention inutile)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26FED280" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="00A816C5" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18DE3CEA" w14:textId="77777777" w:rsidR="007106F2" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A816C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>Objectifs internes (économies attendues, amélioration organisationnelle, valorisation RSE) :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D600109" w14:textId="77777777" w:rsidR="003632E0" w:rsidRDefault="003632E0" w:rsidP="003632E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-4"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>…………………………………………………………………………………………………………………..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2714853F" w14:textId="77777777" w:rsidR="003632E0" w:rsidRDefault="003632E0" w:rsidP="003632E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>…………………………………………………………………………………………………………………..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59488698" w14:textId="77777777" w:rsidR="003632E0" w:rsidRDefault="003632E0" w:rsidP="003632E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>…………………………………………………………………………………………………………………..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="454C354F" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="00F34D8C" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17A5ED58" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="00DC513C" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007106F2" w:rsidRPr="00DC513C" w14:paraId="260DE9B3" w14:textId="77777777" w:rsidTr="00F34D8C">
+        <w:trPr>
+          <w:trHeight w:val="658"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10348" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3300EA59" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="001C602E" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B2EAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>Engagement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="452B37F1" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="00DC513C" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007106F2" w:rsidRPr="00DC513C" w14:paraId="68E24AF2" w14:textId="77777777" w:rsidTr="00F34D8C">
+        <w:trPr>
+          <w:trHeight w:val="489"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10348" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ECB4700" w14:textId="3E7F3D0E" w:rsidR="007106F2" w:rsidRPr="00A816C5" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A816C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Participation aux journées régionales : Oui / Non</w:t>
+            </w:r>
+            <w:r w:rsidR="003632E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="003632E0" w:rsidRPr="003632E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(barré la mention inutile)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="576FB612" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="00A816C5" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73A8C01B" w14:textId="29B70496" w:rsidR="007106F2" w:rsidRPr="00A816C5" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A816C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Partage des données et retours d’expérience : Oui / Non</w:t>
+            </w:r>
+            <w:r w:rsidR="003632E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003632E0" w:rsidRPr="003632E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(barré la mention inutile)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BDEB768" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="00A816C5" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A2EE454" w14:textId="77777777" w:rsidR="007106F2" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A816C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Désignation d’un interlocuteur technique : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6255A2AC" w14:textId="77777777" w:rsidR="003632E0" w:rsidRDefault="003632E0" w:rsidP="003632E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>et</w:t>
-            </w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>…………………………………………………………………………………………………………………..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A4E917B" w14:textId="77777777" w:rsidR="003632E0" w:rsidRDefault="003632E0" w:rsidP="003632E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-3"/>
-[...2 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>…………………………………………………………………………………………………………………..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4066B7AC" w14:textId="0ACC45E2" w:rsidR="007106F2" w:rsidRPr="00A816C5" w:rsidRDefault="003632E0" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-2"/>
-[...2 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>…………………………………………………………………………………………………………………..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FA12883" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="00A816C5" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="249C0873" w14:textId="77777777" w:rsidR="007106F2" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A816C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Calendrier prévisionnel de déploiement : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F7A6070" w14:textId="77777777" w:rsidR="003632E0" w:rsidRDefault="003632E0" w:rsidP="003632E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:tab/>
-            </w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>…………………………………………………………………………………………………………………..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64D26275" w14:textId="77777777" w:rsidR="003632E0" w:rsidRDefault="003632E0" w:rsidP="003632E0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-10"/>
-[...19 lines deleted...]
-          <w:hyperlink w:anchor="_bookmark1" w:history="1">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>…………………………………………………………………………………………………………………..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="286D086A" w14:textId="117AAAAB" w:rsidR="007106F2" w:rsidRPr="003632E0" w:rsidRDefault="003632E0" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>-</w:t>
-            </w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>…………………………………………………………………………………………………………………..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79E88925" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="00DC513C" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007106F2" w:rsidRPr="00DC513C" w14:paraId="5937514D" w14:textId="77777777" w:rsidTr="00F34D8C">
+        <w:trPr>
+          <w:trHeight w:val="489"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10348" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C622584" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="00A816C5" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E2841" w:themeColor="text2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A816C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0E2841" w:themeColor="text2"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Annexes (facultatives mais valorisantes)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C461F9A" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="00DC513C" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007106F2" w:rsidRPr="00DC513C" w14:paraId="56690AF2" w14:textId="77777777" w:rsidTr="00F34D8C">
+        <w:trPr>
+          <w:trHeight w:val="489"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10348" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A36E8A4" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="00A816C5" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A816C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Graphiques ou relevés de consommation (si disponibles)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6787A41B" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="00A816C5" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59AF996A" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="00A816C5" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A816C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Témoignages internes (bloc, hygiène, direction)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="409D7025" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="00A816C5" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72E3FFD9" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="00A816C5" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A816C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Photos des installations techniques ou interfaces GTB</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FDB21D1" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="00A816C5" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="323A0428" w14:textId="77777777" w:rsidR="007106F2" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A816C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Projets connexes (CPE, ENR, rénovation énergétique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E5F205A" w14:textId="77777777" w:rsidR="00CD5098" w:rsidRDefault="00CD5098" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="04AD1DAE" w14:textId="2093C615" w:rsidR="00CD5098" w:rsidRPr="00A816C5" w:rsidRDefault="00CD5098" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-3"/>
-[...10609 lines deleted...]
-      <w:cols w:space="720"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Démarche RSO de l’établissement, démarche bloc responsable etc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00584C05" w14:textId="77777777" w:rsidR="007106F2" w:rsidRPr="00DC513C" w:rsidRDefault="007106F2" w:rsidP="00F34D8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="58C7FA4E" w14:textId="77777777" w:rsidR="00F20F90" w:rsidRDefault="00F20F90"/>
+    <w:sectPr w:rsidR="00F20F90">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="737E0F11" w14:textId="77777777" w:rsidR="00C82DB9" w:rsidRDefault="00C82DB9">
+    <w:p w14:paraId="29B2D290" w14:textId="77777777" w:rsidR="00850C85" w:rsidRDefault="00850C85" w:rsidP="007106F2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2DA1A90E" w14:textId="77777777" w:rsidR="00C82DB9" w:rsidRDefault="00C82DB9">
+    <w:p w14:paraId="008AE22D" w14:textId="77777777" w:rsidR="00850C85" w:rsidRDefault="00850C85" w:rsidP="007106F2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...1 lines deleted...]
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Marianne">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="0000000F" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
-</file>
-[...171 lines deleted...]
-</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="232B870B" w14:textId="77777777" w:rsidR="00C82DB9" w:rsidRDefault="00C82DB9">
+    <w:p w14:paraId="0EC63E7F" w14:textId="77777777" w:rsidR="00850C85" w:rsidRDefault="00850C85" w:rsidP="007106F2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B714FF7" w14:textId="77777777" w:rsidR="00C82DB9" w:rsidRDefault="00C82DB9">
+    <w:p w14:paraId="633BB14F" w14:textId="77777777" w:rsidR="00850C85" w:rsidRDefault="00850C85" w:rsidP="007106F2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6943330A" w14:textId="77777777" w:rsidR="003E35AD" w:rsidRDefault="00C82DB9">
+  <w:p w14:paraId="42D00600" w14:textId="7F2938F6" w:rsidR="007106F2" w:rsidRDefault="007106F2">
     <w:pPr>
-      <w:pStyle w:val="Corpsdetexte"/>
-[...4 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:sz w:val="20"/>
+        <w:lang w:eastAsia="fr-FR"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487447552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3FB94576" wp14:editId="41AA863A">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B1FC19F" wp14:editId="700CFEE6">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>5854254</wp:posOffset>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-679450</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="page">
-            <wp:posOffset>68175</wp:posOffset>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-266700</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="695608" cy="716037"/>
+          <wp:extent cx="2204085" cy="612140"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:wrapNone/>
-          <wp:docPr id="1" name="Image 1"/>
+          <wp:wrapTight wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="0" y="0"/>
+              <wp:lineTo x="0" y="20838"/>
+              <wp:lineTo x="9708" y="20838"/>
+              <wp:lineTo x="18856" y="20838"/>
+              <wp:lineTo x="20723" y="18149"/>
+              <wp:lineTo x="19976" y="10755"/>
+              <wp:lineTo x="20349" y="6050"/>
+              <wp:lineTo x="19789" y="1344"/>
+              <wp:lineTo x="18856" y="0"/>
+              <wp:lineTo x="0" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapTight>
+          <wp:docPr id="3" name="Image 3" descr="Une image contenant Graphique, capture d’écran, Police, graphisme&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
           <wp:cNvGraphicFramePr>
-            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="Image 1"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="3" name="Image 3" descr="Une image contenant Graphique, capture d’écran, Police, graphisme&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print"/>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="695608" cy="716037"/>
+                    <a:ext cx="2204085" cy="612140"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r>
-[...47 lines deleted...]
-    </w:r>
+    <w:ins w:id="0" w:author="remy GRANIER" w:date="2025-11-28T09:53:00Z" w16du:dateUtc="2025-11-28T08:53:00Z">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11F58FBE" wp14:editId="0B1CEF17">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>5511800</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-432435</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="908050" cy="920750"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="2088520490" name="Image 2" descr="Aucune description alternative pour cette image"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2088520490" name="Image 2" descr="Aucune description alternative pour cette image"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId2" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="908050" cy="920750"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:ins>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="005E466D"/>
+    <w:nsid w:val="5A0A73EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="338E5C72"/>
-    <w:lvl w:ilvl="0" w:tplc="11F2CB50">
+    <w:tmpl w:val="6B946BBE"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1286" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
-[...8 lines deleted...]
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="40D6B750">
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2144" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="062AFAF8">
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3008" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="9F90EAFE">
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3873" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="A9604788">
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4737" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="B8E00CB8">
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5601" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...36 lines deleted...]
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16DF1B42"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="739620CE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="610EC1F6"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0005">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="813" w:hanging="248"/>
-        <w:jc w:val="left"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria" w:hint="default"/>
-[...9 lines deleted...]
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="964" w:hanging="399"/>
-        <w:jc w:val="left"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria" w:hint="default"/>
-[...9 lines deleted...]
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1286" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
-[...8 lines deleted...]
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-[...76 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...392 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="5F6AE708">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1418" w:hanging="286"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...8 lines deleted...]
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="B7C6B22A">
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2364" w:hanging="286"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="6D92F932">
-[...76 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="49FCA2C8">
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1341" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
-[...8 lines deleted...]
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="57D8845E">
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2198" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="9312C648">
-[...88 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="56B28512">
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1286" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
-[...104 lines deleted...]
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1697078797">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="1" w16cid:durableId="2109233263">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1725055879">
-[...11 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="2124421824">
+  <w:num w:numId="2" w16cid:durableId="1997107439">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="959334145">
-[...4 lines deleted...]
-  </w:num>
 </w:numbering>
+</file>
+
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="remy GRANIER">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::remy.granier@fhf-paca.fr::589a9af6-b4fb-421c-8724-7ae2ac61867d"/>
+  </w15:person>
+</w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:proofState w:grammar="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:ulTrailSpace/>
-[...3 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="003E35AD"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00C82DB9"/>
+    <w:rsidRoot w:val="00DA7994"/>
+    <w:rsid w:val="000B2232"/>
+    <w:rsid w:val="0014434E"/>
+    <w:rsid w:val="001E618D"/>
+    <w:rsid w:val="003632E0"/>
+    <w:rsid w:val="007106F2"/>
+    <w:rsid w:val="007C5A44"/>
+    <w:rsid w:val="00850C85"/>
+    <w:rsid w:val="00C27495"/>
+    <w:rsid w:val="00CD5098"/>
+    <w:rsid w:val="00DA7994"/>
+    <w:rsid w:val="00E75931"/>
+    <w:rsid w:val="00ED035F"/>
+    <w:rsid w:val="00F20F90"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4DFA2E86"/>
-  <w15:docId w15:val="{307413A2-42BC-4E5A-9B3F-968338C83135}"/>
+  <w14:docId w14:val="258F2D4C"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E56D89A2-01E9-4856-8A4B-507C31A0988D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -12910,51 +3159,51 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -13224,573 +3473,1044 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="007106F2"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Marianne" w:eastAsia="Marianne" w:hAnsi="Marianne" w:cs="Marianne"/>
-      <w:lang w:val="fr-FR"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00DA7994"/>
     <w:pPr>
-      <w:ind w:left="812" w:hanging="246"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...1 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre2Car"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00DA7994"/>
     <w:pPr>
-      <w:ind w:left="566"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...1 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre3Car"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00DA7994"/>
     <w:pPr>
-      <w:spacing w:before="46"/>
-      <w:ind w:left="566"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre4Car"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00DA7994"/>
     <w:pPr>
-      <w:spacing w:before="202"/>
-[...1 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre5Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA7994"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre6Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA7994"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre7Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA7994"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre8Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA7994"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre9Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA7994"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre1Car">
+    <w:name w:val="Titre 1 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00DA7994"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
+    <w:name w:val="Titre 2 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre2"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DA7994"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre3Car">
+    <w:name w:val="Titre 3 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DA7994"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre4Car">
+    <w:name w:val="Titre 4 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DA7994"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre5Car">
+    <w:name w:val="Titre 5 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DA7994"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre6Car">
+    <w:name w:val="Titre 6 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DA7994"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre7Car">
+    <w:name w:val="Titre 7 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DA7994"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre8Car">
+    <w:name w:val="Titre 8 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DA7994"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre9Car">
+    <w:name w:val="Titre 9 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DA7994"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitreCar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:tblPr>
-[...13 lines deleted...]
-    <w:qFormat/>
+    <w:rsid w:val="00DA7994"/>
     <w:pPr>
-      <w:spacing w:before="26"/>
-      <w:ind w:left="728" w:hanging="162"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TM2">
-    <w:name w:val="toc 2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitreCar">
+    <w:name w:val="Titre Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00DA7994"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sous-titre">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Sous-titreCar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="00DA7994"/>
     <w:pPr>
-      <w:spacing w:before="142"/>
-      <w:ind w:left="787"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Sous-titreCar">
+    <w:name w:val="Sous-titre Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Sous-titre"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00DA7994"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citation">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitationCar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA7994"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitationCar">
+    <w:name w:val="Citation Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Citation"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00DA7994"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA7994"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Accentuationintense">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA7994"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citationintense">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitationintenseCar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA7994"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitationintenseCar">
+    <w:name w:val="Citation intense Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Citationintense"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00DA7994"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Rfrenceintense">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA7994"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Corpsdetexte">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="CorpsdetexteCar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="007106F2"/>
     <w:pPr>
-      <w:ind w:left="1286"/>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CorpsdetexteCar">
+    <w:name w:val="Corps de texte Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Corpsdetexte"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="007106F2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="007106F2"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="En-tte">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="En-tteCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007106F2"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="En-tteCar">
+    <w:name w:val="En-tête Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="En-tte"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007106F2"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pieddepage">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
-    <w:qFormat/>
+    <w:link w:val="PieddepageCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007106F2"/>
     <w:pPr>
-      <w:ind w:left="1286" w:hanging="360"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
-[...3 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
+    <w:name w:val="Pied de page Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Pieddepage"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007106F2"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anap.my.salesforce-sites.com/apex/VF_PDF_BilbiothequeIdee?Id=a06Jv00000R9hhKIAR" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:remy.granier@fhf-paca.fr" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anap.my.salesforce-sites.com/apex/VF_PDF_BilbiothequeIdee?Id=a06Jv00000CLf1GIAT" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patrice.garcia@ars.sante.fr" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ars-paca-performance@ars.sante.fr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/search?sca_esv=6183b4817dd2e014&amp;sxsrf=ANbL-n4lGw8ZsjBwPh7vPC7qX15nU5ECDw%3A1769188832944&amp;q=ANFH%2BPACA%2C%2BAssociation%2BNationale%2Bpour%2Bla%2BFormation%2BPermanente%2Bdu%2BPersonnel%2BHospitalier&amp;si=AL3DRZHnaVpOpV17tK9mg6av50PE-kRfFRFUaAr9T0Uxmp5elTEznoINvk3Zm7SX_OLuGWGdM5tSEP1jSRPm8Gm5DKQtN-99WEP6BFYw74X2LTnJraPeKMboAcE27glJu4xjGzNJ5gJW9jKRH3RFNaTdolCVLagBENVbchEaNZiwg_8_01zy6HLRX26xw0rXPu_3es0HAcmG9UN-p8H8kt6I90OVyRllqQ%3D%3D&amp;sa=X&amp;ved=2ahUKEwiSpLb_laKSAxXPRKQEHZ5pBDQQ_coHegQINRAB" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aspec.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ars-paca-performance@ars.sante.fr" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anap.my.salesforce-sites.com/apex/VF_PDF_BilbiothequeIdee?Id=a06Jv00000R9hhKIAR" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>11489</Characters>
+  <Pages>3</Pages>
+  <Words>488</Words>
+  <Characters>2690</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>95</Lines>
-  <Paragraphs>27</Paragraphs>
+  <Lines>22</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Ministeres Sociaux</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13550</CharactersWithSpaces>
+  <CharactersWithSpaces>3172</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>CRETEL-DURAND, Elodie (ARS-PACA/DOS/DOH)</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>remy GRANIER</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
-[...11 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_SetDate">
-    <vt:lpwstr>2026-03-09T10:01:42Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_SetDate">
+    <vt:lpwstr>2026-01-06T08:37:46Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Name">
     <vt:lpwstr>[Prod v5] C1 - Standard</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_SiteId">
     <vt:lpwstr>035e5292-5a25-4509-bb08-a555f7d31a8b</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_ActionId">
-    <vt:lpwstr>4cad6c7b-ff15-47ca-b427-46fd8c629ee5</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_ActionId">
+    <vt:lpwstr>32c15bca-b9e7-4e65-a63e-1be34345cf14</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Tag">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Tag">
     <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>